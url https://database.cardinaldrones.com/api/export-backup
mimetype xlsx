--- v0 (2026-06-16)
+++ v1 (2026-08-18)
@@ -14,51 +14,51 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Customers" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Repairs" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Photos" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Meta" state="visible" r:id="rId7"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="841" uniqueCount="604">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1239" uniqueCount="882">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>created_at</t>
   </si>
   <si>
     <t>full_name</t>
   </si>
   <si>
     <t>phone</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>notes</t>
   </si>
   <si>
     <t>2698823a-bf3c-4540-a4c7-dd2ed69bf826</t>
   </si>
   <si>
     <t>2026-04-20T01:54:08.600638+00:00</t>
   </si>
   <si>
@@ -224,50 +224,92 @@
     <t>2026-05-29T16:01:53.990838+00:00</t>
   </si>
   <si>
     <t>Brendan Delaney</t>
   </si>
   <si>
     <t>5617978729</t>
   </si>
   <si>
     <t xml:space="preserve">Mini 3 Regular
 +1 (561) 714-5043 Is moms number</t>
   </si>
   <si>
     <t>1e63de44-bcbd-4982-9033-e549d2525b6e</t>
   </si>
   <si>
     <t>2026-04-20T03:01:04.261861+00:00</t>
   </si>
   <si>
     <t>dfyrbdr</t>
   </si>
   <si>
     <t>trtdrt</t>
   </si>
   <si>
+    <t>8a8c4818-e197-48f7-9a0f-14f860a2f889</t>
+  </si>
+  <si>
+    <t>2026-06-16T22:11:26.609743+00:00</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>5619512067</t>
+  </si>
+  <si>
+    <t>Repeat customer with Mini 3’s</t>
+  </si>
+  <si>
+    <t>3de75b5e-acb6-4f21-b48e-91334b27d146</t>
+  </si>
+  <si>
+    <t>2026-06-17T06:58:43.078835+00:00</t>
+  </si>
+  <si>
+    <t>Paul Rogers</t>
+  </si>
+  <si>
+    <t>5555432034</t>
+  </si>
+  <si>
+    <t>f087d767-a0e7-4dff-bf3f-2f67c4bea733</t>
+  </si>
+  <si>
+    <t>2026-06-23T18:57:08.64842+00:00</t>
+  </si>
+  <si>
+    <t>Patrick Foti</t>
+  </si>
+  <si>
+    <t>9083612903</t>
+  </si>
+  <si>
+    <t>Broken Mini 4 Pro</t>
+  </si>
+  <si>
     <t>9efdcdb4-aaa4-42b4-9bf9-f9c4423b5a3d</t>
   </si>
   <si>
     <t>2026-04-20T01:56:36.398482+00:00</t>
   </si>
   <si>
     <t>Oliver Rogers</t>
   </si>
   <si>
     <t>555-555-5555</t>
   </si>
   <si>
     <t>ollie@gmail.com</t>
   </si>
   <si>
     <t>test for entering data about the customer</t>
   </si>
   <si>
     <t>268fc81f-c2ec-4133-9d6e-7eb0f4dc0978</t>
   </si>
   <si>
     <t>2026-04-23T01:17:44.527214+00:00</t>
   </si>
   <si>
     <t>Ggg</t>
@@ -293,90 +335,203 @@
   <si>
     <t>Let’s get dangerous!</t>
   </si>
   <si>
     <t>df679cdd-e35a-43e4-8367-6b81c4e0b94a</t>
   </si>
   <si>
     <t>2026-04-23T02:29:20.870408+00:00</t>
   </si>
   <si>
     <t>4774f8ac-2108-40cd-86a3-f342c7d34cb8</t>
   </si>
   <si>
     <t>2026-04-23T04:09:58.337578+00:00</t>
   </si>
   <si>
     <t>2243234</t>
   </si>
   <si>
     <t>sdsdf</t>
   </si>
   <si>
     <t>2gfgdfgd</t>
   </si>
   <si>
+    <t>8b2bdc68-7d40-40d2-9d62-8488600b8163</t>
+  </si>
+  <si>
+    <t>2026-06-16T22:06:47.233828+00:00</t>
+  </si>
+  <si>
+    <t>Yasmine Garcia</t>
+  </si>
+  <si>
+    <t>5615289065</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mini 3 Regular needed by Fri 6/19
+PICKED UP 6/29</t>
+  </si>
+  <si>
     <t>d863a5ed-0e32-4108-bd72-e6ef6ff812df</t>
   </si>
   <si>
     <t>2026-04-23T04:25:44.37347+00:00</t>
   </si>
   <si>
     <t>Steven Rogers</t>
   </si>
   <si>
     <t>spam.rogers@gmail.com</t>
   </si>
   <si>
     <t>DSDA</t>
   </si>
   <si>
     <t>178f7d6f-5224-4561-9247-fc9b584830e2</t>
   </si>
   <si>
     <t>2026-04-23T04:26:32.172619+00:00</t>
   </si>
   <si>
     <t>Corky Ramono</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>68fec7bc-51ca-4765-b850-ed114f3965ef</t>
   </si>
   <si>
     <t>2026-04-23T05:00:40.207368+00:00</t>
   </si>
   <si>
     <t>Ollie Rogers</t>
   </si>
   <si>
     <t>Ollie@gmaikCom</t>
   </si>
   <si>
     <t>Olllie</t>
+  </si>
+  <si>
+    <t>9dc17706-277f-47b3-9545-5d34343bf149</t>
+  </si>
+  <si>
+    <t>2026-07-01T19:07:41.01997+00:00</t>
+  </si>
+  <si>
+    <t>Leni Pappas</t>
+  </si>
+  <si>
+    <t>5104214106</t>
+  </si>
+  <si>
+    <t>2a518bdd-5df3-43d8-8acc-a127c38ee303</t>
+  </si>
+  <si>
+    <t>2026-07-03T21:57:40.699937+00:00</t>
+  </si>
+  <si>
+    <t>Abe Bobinski</t>
+  </si>
+  <si>
+    <t>5616323972</t>
+  </si>
+  <si>
+    <t>eee627f8-f582-48cd-8d76-00ca7a63ba29</t>
+  </si>
+  <si>
+    <t>2026-07-10T08:42:09.232627+00:00</t>
+  </si>
+  <si>
+    <t>Jeacky Charles</t>
+  </si>
+  <si>
+    <t>5614521045</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pronounced Jacques — EEE
+Mini 3 Regular</t>
+  </si>
+  <si>
+    <t>3c672846-8139-4f7b-8774-c9fe466e57f8</t>
+  </si>
+  <si>
+    <t>2026-07-18T02:14:07.503218+00:00</t>
+  </si>
+  <si>
+    <t>Juan Diego Romero</t>
+  </si>
+  <si>
+    <t>6788868665</t>
+  </si>
+  <si>
+    <t>Air 3</t>
+  </si>
+  <si>
+    <t>bf3a083d-da49-437e-9036-c8bf77a8ba46</t>
+  </si>
+  <si>
+    <t>2026-07-18T02:20:56.982835+00:00</t>
+  </si>
+  <si>
+    <t>Marcos</t>
+  </si>
+  <si>
+    <t>5612012168</t>
+  </si>
+  <si>
+    <t>Broken Prusa printer</t>
+  </si>
+  <si>
+    <t>649b8eed-c8d2-45ac-9991-d1c16788220d</t>
+  </si>
+  <si>
+    <t>2026-07-22T02:17:23.703055+00:00</t>
+  </si>
+  <si>
+    <t>Matt</t>
+  </si>
+  <si>
+    <t>7818010828</t>
+  </si>
+  <si>
+    <t>Mavic Air 3</t>
+  </si>
+  <si>
+    <t>1d2fd90f-b205-41d4-8bfd-3876c99f2318</t>
+  </si>
+  <si>
+    <t>2026-07-23T19:14:20.699095+00:00</t>
+  </si>
+  <si>
+    <t>Susan Butterworth</t>
+  </si>
+  <si>
+    <t>5612534187</t>
   </si>
   <si>
     <t>df07eba3-d30a-407a-aea4-f2100ccf0b06</t>
   </si>
   <si>
     <t>2026-04-23T16:13:37.909693+00:00</t>
   </si>
   <si>
     <t>Francisco Cuevas</t>
   </si>
   <si>
     <t>+1 (561) 289-6149</t>
   </si>
   <si>
     <t xml:space="preserve">Drone is going to Jack
 Drone was dropped in mailbox 
 </t>
   </si>
   <si>
     <t>df37415b-4d97-4add-9221-e605ec6fecd1</t>
   </si>
   <si>
     <t>2026-04-25T03:40:20.367258+00:00</t>
   </si>
   <si>
@@ -553,50 +708,59 @@
   <si>
     <t>0f86dee1-2dc4-45a4-8ff2-a19ba64c0d15</t>
   </si>
   <si>
     <t>2026-05-08T20:13:23.999881+00:00</t>
   </si>
   <si>
     <t>Nick Howard</t>
   </si>
   <si>
     <t>Air 2</t>
   </si>
   <si>
     <t>843acbc4-14d1-471e-b720-78032b6c0214</t>
   </si>
   <si>
     <t>2026-05-08T20:37:53.283381+00:00</t>
   </si>
   <si>
     <t>Norbert Gutzmore</t>
   </si>
   <si>
     <t>Avata 2</t>
   </si>
   <si>
+    <t>1e13ca57-ba3e-4e53-af40-d899ab57a826</t>
+  </si>
+  <si>
+    <t>2026-08-11T08:32:24.788473+00:00</t>
+  </si>
+  <si>
+    <t>Cardinal Drones</t>
+  </si>
+  <si>
     <t>cc4d9f4f-99d5-47fd-a1b9-f7b00416a8c9</t>
   </si>
   <si>
     <t>2026-05-08T21:05:43.976768+00:00</t>
   </si>
   <si>
     <t>Carlos Perez</t>
   </si>
   <si>
     <t>42d62e67-0552-48de-a48e-b55f6aa04c4a</t>
   </si>
   <si>
     <t>2026-05-09T15:10:40.262299+00:00</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>5616853852</t>
   </si>
   <si>
     <t>Avata 2 with broken frame causing propeller to rub against it</t>
   </si>
   <si>
     <t>b48d2139-31b9-40ad-bc1f-eb527656f2ee</t>
@@ -625,50 +789,62 @@
   <si>
     <t>5613241573</t>
   </si>
   <si>
     <t xml:space="preserve">Prop stuck on one of the arms and won’t allow takeoff
 Picked up 5/14/26 @ 2:49pm</t>
   </si>
   <si>
     <t>4ea1f836-eb0d-463b-88a2-3ca5b0473735</t>
   </si>
   <si>
     <t>2026-05-14T20:11:37.449516+00:00</t>
   </si>
   <si>
     <t>Roofing Systems</t>
   </si>
   <si>
     <t>5617955566</t>
   </si>
   <si>
     <t>Michael@myroofsystem.com</t>
   </si>
   <si>
     <t xml:space="preserve">Broken front right arm 
 Drone only WITHOUT battery, remote, or SD Card</t>
+  </si>
+  <si>
+    <t>38c414bc-ea4e-47df-ba1f-aa7fead88069</t>
+  </si>
+  <si>
+    <t>2026-08-11T20:13:47.225731+00:00</t>
+  </si>
+  <si>
+    <t>Jason</t>
+  </si>
+  <si>
+    <t>7723330079</t>
   </si>
   <si>
     <t>customer_id</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>estimate</t>
   </si>
   <si>
     <t>final_price</t>
   </si>
   <si>
     <t>date_in</t>
   </si>
   <si>
     <t>diagnosis</t>
   </si>
@@ -1141,50 +1317,229 @@
   <si>
     <t>b5df24f7-4324-4f7c-90e7-30f08dc0acd8</t>
   </si>
   <si>
     <t>2026-05-26T18:09:25.588711+00:00</t>
   </si>
   <si>
     <t>Broken tab on gimbal motor.  Not tracking and pitch controls don’t work</t>
   </si>
   <si>
     <t>2026-05-26</t>
   </si>
   <si>
     <t>5d32543b-2b21-4b7d-a9f1-a08004b3351f</t>
   </si>
   <si>
     <t>2026-05-29T16:02:03.208465+00:00</t>
   </si>
   <si>
     <t>Broken RL arm.  Needs full replacement</t>
   </si>
   <si>
     <t>2026-05-29</t>
   </si>
   <si>
+    <t>e28e1a18-ae46-4b9b-9c4d-62305798fad9</t>
+  </si>
+  <si>
+    <t>2026-06-16T22:11:36.242388+00:00</t>
+  </si>
+  <si>
+    <t>Wandering gimbal .  Especially when pitching camera down.</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>bcc1077d-36ac-4035-af80-b9926b0b9562</t>
+  </si>
+  <si>
+    <t>2026-06-16T22:07:29.022839+00:00</t>
+  </si>
+  <si>
+    <t>Broken front right arm and gimbal that doesn’t track</t>
+  </si>
+  <si>
+    <t>b5593b02-f450-4c39-a1e1-79c9e48db146</t>
+  </si>
+  <si>
+    <t>2026-06-17T06:58:43.142228+00:00</t>
+  </si>
+  <si>
+    <t>Mavic Pro Repair</t>
+  </si>
+  <si>
+    <t>Repair broken front right arm and gimbal.</t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
+  </si>
+  <si>
+    <t>3910101b-886c-4161-b1ab-0dbe50704da0</t>
+  </si>
+  <si>
+    <t>2026-06-16T22:15:19.36708+00:00</t>
+  </si>
+  <si>
+    <t>Smashed body and front left arm</t>
+  </si>
+  <si>
+    <t>61d255b3-91e1-4e3a-aed0-79834f22f082</t>
+  </si>
+  <si>
+    <t>2026-06-23T18:57:19.991365+00:00</t>
+  </si>
+  <si>
+    <t>Broken gimbal and errors 40019 and 30165</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>94afe92d-58c9-4ab9-a7b9-fd4b2e546885</t>
+  </si>
+  <si>
+    <t>2026-07-03T21:57:46.600631+00:00</t>
+  </si>
+  <si>
+    <t>Broken rear right arm</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>162236fa-f872-4f2d-b44b-dde918a9d210</t>
+  </si>
+  <si>
+    <t>2026-07-01T19:07:51.210259+00:00</t>
+  </si>
+  <si>
+    <t>Potensic Atom 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Broken gimbal arm
+Crack on underside
+Needs gimbal cover plastic</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>d3dc4b07-ef1e-4c44-950a-daef8df4b0d0</t>
+  </si>
+  <si>
+    <t>2026-07-10T08:42:23.185672+00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Broken front left arm hinge
+Hinge replaced and props on arm.</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>e0c88aac-683d-41b5-8985-20ce5cc14987</t>
+  </si>
+  <si>
+    <t>2026-07-18T02:21:04.662622+00:00</t>
+  </si>
+  <si>
+    <t>Prusa</t>
+  </si>
+  <si>
+    <t>Broken thermistor and needs final assembly and testing</t>
+  </si>
+  <si>
+    <t>2026-07-18</t>
+  </si>
+  <si>
+    <t>57455d44-c70e-457e-a245-592ce09a7387</t>
+  </si>
+  <si>
+    <t>2026-07-22T02:17:37.443063+00:00</t>
+  </si>
+  <si>
+    <t>Shattered front right arm</t>
+  </si>
+  <si>
+    <t>efc0ac41-df4c-4628-8018-aa9dff8c115c</t>
+  </si>
+  <si>
+    <t>2026-07-23T19:14:21.271771+00:00</t>
+  </si>
+  <si>
+    <t>Mavic air 2 gimbal drift</t>
+  </si>
+  <si>
+    <t>Customer states the Gimbal is drifting.  Drone has a carrying bag aftermarket with all accessories, black</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>1afb90de-f991-4494-a543-7c09396236f2</t>
+  </si>
+  <si>
+    <t>2026-08-11T08:32:25.325852+00:00</t>
+  </si>
+  <si>
+    <t>Purchased Air 3 off of customer for $200</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>56b633cc-b512-4ca4-84dc-0d51b27068df</t>
+  </si>
+  <si>
+    <t>2026-08-11T20:13:47.552509+00:00</t>
+  </si>
+  <si>
+    <t>Gimbal won’t stabilize</t>
+  </si>
+  <si>
+    <t>991c8dc5-0940-468d-b283-f452e04772ba</t>
+  </si>
+  <si>
+    <t>2026-07-18T02:14:15.967895+00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Broken rear left arm hinge.
+Try to plastic weld but plan on replacing hinge
+Camera issues lines in video</t>
+  </si>
+  <si>
+    <t>39b5a1de-fa39-488e-b550-8c748bf56fd5</t>
+  </si>
+  <si>
+    <t>2026-08-12T04:10:12.25864+00:00</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
     <t>job_id</t>
   </si>
   <si>
     <t>image_url</t>
   </si>
   <si>
     <t>details</t>
   </si>
   <si>
     <t>b1e4c6ac-267c-4cee-99ef-04c1880df5f4</t>
   </si>
   <si>
     <t>2026-04-20T23:47:15.989905+00:00</t>
   </si>
   <si>
     <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/8d1c8c39-833b-493e-b79f-decfbd3ddd85/1776728833407_image.jpg</t>
   </si>
   <si>
     <t>9cdad389-bb16-4945-8c14-9e60a7df2f2e</t>
   </si>
   <si>
     <t>2026-04-28T20:48:32.858011+00:00</t>
   </si>
   <si>
     <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/dad58d06-c1a2-47cc-ac4f-1425373249fc/1777409311512_image.jpg</t>
@@ -1855,54 +2210,540 @@
   <si>
     <t>2026-05-26T22:15:52.18432+00:00</t>
   </si>
   <si>
     <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/b5df24f7-4324-4f7c-90e7-30f08dc0acd8/before/photos/1779833750820_IMG_1500.jpeg</t>
   </si>
   <si>
     <t>86d7c547-9bd5-412f-91bf-d59b1fac5a84</t>
   </si>
   <si>
     <t>2026-05-26T22:17:57.860979+00:00</t>
   </si>
   <si>
     <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/b5df24f7-4324-4f7c-90e7-30f08dc0acd8/before/photos/1779833876480_IMG_1502.jpeg</t>
   </si>
   <si>
     <t>1d5da0b3-48e8-4a03-93d2-cbe5096a242f</t>
   </si>
   <si>
     <t>2026-06-09T17:11:02.986965+00:00</t>
   </si>
   <si>
     <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/5d32543b-2b21-4b7d-a9f1-a08004b3351f/after/photos/1781025059348_image.jpg</t>
   </si>
   <si>
+    <t>2edba33f-c9a1-4650-9553-973a467c7845</t>
+  </si>
+  <si>
+    <t>2026-06-16T22:09:32.396103+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/bcc1077d-36ac-4035-af80-b9926b0b9562/before/photos/1781647770527_IMG_2236.jpeg</t>
+  </si>
+  <si>
+    <t>e93efc76-4150-4eec-b304-5328cc6cd1f5</t>
+  </si>
+  <si>
+    <t>2026-06-16T22:09:34.524074+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/bcc1077d-36ac-4035-af80-b9926b0b9562/before/photos/1781647772616_IMG_2235.jpeg</t>
+  </si>
+  <si>
+    <t>d999f7a4-ffaf-4904-a4de-9fb224b86564</t>
+  </si>
+  <si>
+    <t>2026-06-16T22:09:36.666704+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/bcc1077d-36ac-4035-af80-b9926b0b9562/before/photos/1781647774562_IMG_2234.jpeg</t>
+  </si>
+  <si>
+    <t>419fc163-c2a0-449b-bf3a-5ca9ff8d50fd</t>
+  </si>
+  <si>
+    <t>2026-06-16T22:09:38.583547+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/bcc1077d-36ac-4035-af80-b9926b0b9562/before/photos/1781647776706_IMG_2233.jpeg</t>
+  </si>
+  <si>
+    <t>178e02fe-7750-4f44-aa79-a739606e6713</t>
+  </si>
+  <si>
+    <t>2026-06-16T22:09:41.834239+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/bcc1077d-36ac-4035-af80-b9926b0b9562/before/photos/1781647778618_IMG_2232.jpeg</t>
+  </si>
+  <si>
+    <t>206ff8bd-0624-49f2-95c5-80bdef4059b4</t>
+  </si>
+  <si>
+    <t>2026-06-16T22:09:45.870472+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/bcc1077d-36ac-4035-af80-b9926b0b9562/before/photos/1781647781869_IMG_2231.jpeg</t>
+  </si>
+  <si>
+    <t>2536fc7e-abc8-4363-a422-e2736e25497e</t>
+  </si>
+  <si>
+    <t>2026-06-16T22:12:48.371635+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/e28e1a18-ae46-4b9b-9c4d-62305798fad9/before/photos/1781647964628_image.jpg</t>
+  </si>
+  <si>
+    <t>996cded7-ec28-4ec7-bcc3-001bdc69978e</t>
+  </si>
+  <si>
+    <t>2026-06-16T22:13:01.957287+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/e28e1a18-ae46-4b9b-9c4d-62305798fad9/before/photos/1781647979177_image.jpg</t>
+  </si>
+  <si>
+    <t>b4b79f3b-eb3b-41c3-ae43-7fe6a8754106</t>
+  </si>
+  <si>
+    <t>2026-06-16T22:13:25.560834+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/e28e1a18-ae46-4b9b-9c4d-62305798fad9/before/photos/1781648002992_image.jpg</t>
+  </si>
+  <si>
+    <t>1aa7d072-2a04-417e-8f1e-961889b92d73</t>
+  </si>
+  <si>
+    <t>2026-06-17T07:31:51.236501+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/3910101b-886c-4161-b1ab-0dbe50704da0/before/photos/1781681508294_image.jpg</t>
+  </si>
+  <si>
+    <t>682dad05-e97d-49cf-a64e-21c8f86bf340</t>
+  </si>
+  <si>
+    <t>2026-06-17T07:32:01.718072+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/3910101b-886c-4161-b1ab-0dbe50704da0/before/photos/1781681520075_image.jpg</t>
+  </si>
+  <si>
+    <t>2c4d8b9c-1b91-43af-b20e-3fd2f223fb85</t>
+  </si>
+  <si>
+    <t>2026-06-17T07:32:21.867617+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/3910101b-886c-4161-b1ab-0dbe50704da0/before/photos/1781681539709_image.jpg</t>
+  </si>
+  <si>
+    <t>2629a612-daaa-40b4-9746-0a58300d3683</t>
+  </si>
+  <si>
+    <t>2026-06-23T18:59:49.566761+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/61d255b3-91e1-4e3a-aed0-79834f22f082/before/photos/1782241188153_IMG_2354.jpeg</t>
+  </si>
+  <si>
+    <t>40dac151-1d44-4edd-bbd7-61c2960bca0e</t>
+  </si>
+  <si>
+    <t>2026-06-23T18:59:51.654437+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/61d255b3-91e1-4e3a-aed0-79834f22f082/before/photos/1782241189721_IMG_2353.jpeg</t>
+  </si>
+  <si>
+    <t>01066d91-f8ec-4058-af8f-c67a3afe4d9c</t>
+  </si>
+  <si>
+    <t>2026-06-23T18:59:54.318358+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/61d255b3-91e1-4e3a-aed0-79834f22f082/before/photos/1782241191666_IMG_2337.jpeg</t>
+  </si>
+  <si>
+    <t>be8a4b9b-2a2a-4834-bf9a-1d046e3becbb</t>
+  </si>
+  <si>
+    <t>2026-06-23T18:59:55.121213+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/61d255b3-91e1-4e3a-aed0-79834f22f082/before/photos/1782241194331_IMG_2338.jpeg</t>
+  </si>
+  <si>
+    <t>e6c5204b-49e1-48dc-a926-7d6379fc410d</t>
+  </si>
+  <si>
+    <t>2026-06-23T19:00:11.230275+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/61d255b3-91e1-4e3a-aed0-79834f22f082/before/videos/1782241195136_IMG_2339.mov</t>
+  </si>
+  <si>
+    <t>d42cba99-91ea-40b3-81bd-dd8b7af6cffa</t>
+  </si>
+  <si>
+    <t>2026-06-23T19:00:13.667224+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/61d255b3-91e1-4e3a-aed0-79834f22f082/before/photos/1782241211247_IMG_2336.jpeg</t>
+  </si>
+  <si>
+    <t>9ebaf204-750b-4bf0-921b-a437394692b4</t>
+  </si>
+  <si>
+    <t>2026-06-23T19:00:17.144973+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/61d255b3-91e1-4e3a-aed0-79834f22f082/before/photos/1782241213679_IMG_2334.jpeg</t>
+  </si>
+  <si>
+    <t>3e75ba80-33e6-400b-87bd-479dd10f13ac</t>
+  </si>
+  <si>
+    <t>2026-06-23T19:00:19.647097+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/61d255b3-91e1-4e3a-aed0-79834f22f082/before/photos/1782241217158_IMG_2333.jpeg</t>
+  </si>
+  <si>
+    <t>95f9d42d-0dc2-4b27-b3d3-8b288286565d</t>
+  </si>
+  <si>
+    <t>2026-06-23T19:00:22.941109+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/61d255b3-91e1-4e3a-aed0-79834f22f082/before/photos/1782241219656_IMG_2319.jpeg</t>
+  </si>
+  <si>
+    <t>a8391bcf-249a-41be-9b14-77bff0727197</t>
+  </si>
+  <si>
+    <t>2026-06-23T19:00:24.012506+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/61d255b3-91e1-4e3a-aed0-79834f22f082/before/photos/1782241222957_IMG_2317.jpeg</t>
+  </si>
+  <si>
+    <t>b5f15dc3-08cb-424d-bd6f-807c25ec7657</t>
+  </si>
+  <si>
+    <t>2026-06-23T19:00:26.274248+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/61d255b3-91e1-4e3a-aed0-79834f22f082/before/photos/1782241224028_IMG_2314.jpeg</t>
+  </si>
+  <si>
+    <t>f99d3024-f092-42c1-89d9-d2a0c900a7dd</t>
+  </si>
+  <si>
+    <t>2026-07-01T19:08:58.643461+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/162236fa-f872-4f2d-b44b-dde918a9d210/before/photos/1782932934802_IMG_2468.jpeg</t>
+  </si>
+  <si>
+    <t>99591bba-f3db-4721-b680-b1d673b797e7</t>
+  </si>
+  <si>
+    <t>2026-07-01T19:09:01.040763+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/162236fa-f872-4f2d-b44b-dde918a9d210/before/photos/1782932938874_IMG_2469.jpeg</t>
+  </si>
+  <si>
+    <t>bcf7e1f0-52dd-4286-89b5-d518d4c252c7</t>
+  </si>
+  <si>
+    <t>2026-07-03T22:00:00.023904+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/94afe92d-58c9-4ab9-a7b9-fd4b2e546885/before/photos/1783115996278_image.jpg</t>
+  </si>
+  <si>
+    <t>ea9cdb80-6a12-4f49-b419-a80906b5863f</t>
+  </si>
+  <si>
+    <t>2026-07-03T22:00:13.227966+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/94afe92d-58c9-4ab9-a7b9-fd4b2e546885/before/photos/1783116009465_IMG_2491.jpeg</t>
+  </si>
+  <si>
+    <t>3d137e98-d91c-4c71-a74f-4e9c31998f9a</t>
+  </si>
+  <si>
+    <t>2026-07-05T01:45:03.849949+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/94afe92d-58c9-4ab9-a7b9-fd4b2e546885/in-progress/photos/1783215899907_image.jpg</t>
+  </si>
+  <si>
+    <t>5afb7e41-94a4-4701-b5fd-46eea95662d8</t>
+  </si>
+  <si>
+    <t>2026-07-05T01:45:53.737915+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/94afe92d-58c9-4ab9-a7b9-fd4b2e546885/in-progress/photos/1783215950902_image.jpg</t>
+  </si>
+  <si>
+    <t>d4e38a7a-b2f1-47a7-9c09-361808e17e13</t>
+  </si>
+  <si>
+    <t>2026-07-10T08:43:01.12764+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/d3dc4b07-ef1e-4c44-950a-daef8df4b0d0/before/photos/1783672979148_image.jpg</t>
+  </si>
+  <si>
+    <t>c35ec9bb-0727-4113-bfb6-f6381321d1d9</t>
+  </si>
+  <si>
+    <t>2026-07-10T08:43:23.889537+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/d3dc4b07-ef1e-4c44-950a-daef8df4b0d0/before/photos/1783673002436_image.jpg</t>
+  </si>
+  <si>
+    <t>4fb46620-d621-43b6-8ed3-47b523a40d1d</t>
+  </si>
+  <si>
+    <t>2026-07-10T10:44:37.047126+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/d3dc4b07-ef1e-4c44-950a-daef8df4b0d0/after/photos/1783680273625_image.jpg</t>
+  </si>
+  <si>
+    <t>26470ed7-f368-4cb5-8790-e38b181565c4</t>
+  </si>
+  <si>
+    <t>2026-07-13T07:06:38.665328+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/59085d1a-6e82-4981-9a72-446a0a7907cd/before/photos/1783926396060_image.jpg</t>
+  </si>
+  <si>
+    <t>53d63ecb-f018-4223-9eb4-1632ad8c9634</t>
+  </si>
+  <si>
+    <t>2026-07-18T02:14:45.102471+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/991c8dc5-0940-468d-b283-f452e04772ba/before/photos/1784340883450_IMG_2790.jpeg</t>
+  </si>
+  <si>
+    <t>9b700810-4d4a-4d54-a837-108d6b57a6aa</t>
+  </si>
+  <si>
+    <t>2026-07-18T02:14:47.671254+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/991c8dc5-0940-468d-b283-f452e04772ba/before/photos/1784340885231_IMG_2789.jpeg</t>
+  </si>
+  <si>
+    <t>30368abe-3b8b-438f-a06d-c04878c6869a</t>
+  </si>
+  <si>
+    <t>2026-07-18T02:14:50.418539+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/991c8dc5-0940-468d-b283-f452e04772ba/before/photos/1784340887687_IMG_2788.jpeg</t>
+  </si>
+  <si>
+    <t>455b790a-878a-4863-ac2a-ca6ef2c56d62</t>
+  </si>
+  <si>
+    <t>2026-07-18T02:14:54.015984+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/991c8dc5-0940-468d-b283-f452e04772ba/before/photos/1784340890433_IMG_2793.jpeg</t>
+  </si>
+  <si>
+    <t>2035e040-6719-4892-909b-6ea8ff8f2cdc</t>
+  </si>
+  <si>
+    <t>2026-07-18T02:14:55.349023+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/991c8dc5-0940-468d-b283-f452e04772ba/before/photos/1784340894032_IMG_2792.jpeg</t>
+  </si>
+  <si>
+    <t>95fdbfed-0145-4340-a70f-77f81c392820</t>
+  </si>
+  <si>
+    <t>2026-07-18T02:14:57.038909+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/991c8dc5-0940-468d-b283-f452e04772ba/before/photos/1784340895366_IMG_2791.jpeg</t>
+  </si>
+  <si>
+    <t>8a0d9c0d-a126-4246-9969-33227f6ce3ae</t>
+  </si>
+  <si>
+    <t>2026-07-18T02:22:34.311067+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/e0c88aac-683d-41b5-8985-20ce5cc14987/before/photos/1784341350203_image.jpg</t>
+  </si>
+  <si>
+    <t>570097bf-f618-45c2-9a25-c451b983a00d</t>
+  </si>
+  <si>
+    <t>2026-07-18T02:22:57.601361+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/e0c88aac-683d-41b5-8985-20ce5cc14987/before/photos/1784341375485_image.jpg</t>
+  </si>
+  <si>
+    <t>09b6c7b2-c088-4d5a-b4af-7a2805414b60</t>
+  </si>
+  <si>
+    <t>2026-07-18T02:23:21.874537+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/e0c88aac-683d-41b5-8985-20ce5cc14987/before/photos/1784341400402_image.jpg</t>
+  </si>
+  <si>
+    <t>84382465-c984-4a5e-ab50-e1de05acf272</t>
+  </si>
+  <si>
+    <t>2026-07-22T02:20:03.901994+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/57455d44-c70e-457e-a245-592ce09a7387/in-progress/photos/1784686800523_IMG_2903.jpeg</t>
+  </si>
+  <si>
+    <t>a9a53d69-cf3f-438f-9618-d1a0c5d30315</t>
+  </si>
+  <si>
+    <t>2026-07-22T02:20:16.179421+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/57455d44-c70e-457e-a245-592ce09a7387/in-progress/photos/1784686813224_IMG_2901.jpeg</t>
+  </si>
+  <si>
+    <t>1ddda0b1-5630-4d77-a0d8-e2c3e16bc840</t>
+  </si>
+  <si>
+    <t>2026-07-22T02:20:19.526426+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/57455d44-c70e-457e-a245-592ce09a7387/in-progress/photos/1784686816205_IMG_2898.jpeg</t>
+  </si>
+  <si>
+    <t>2bc386f1-acc2-408a-93e9-a7284dfcafa3</t>
+  </si>
+  <si>
+    <t>2026-07-22T02:20:34.264127+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/57455d44-c70e-457e-a245-592ce09a7387/before/photos/1784686828503_image.jpg</t>
+  </si>
+  <si>
+    <t>125297cf-e2b5-4142-88ae-489494de9873</t>
+  </si>
+  <si>
+    <t>2026-07-30T19:18:21.007088+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/991c8dc5-0940-468d-b283-f452e04772ba/before/photos/1785439096253_image.jpg</t>
+  </si>
+  <si>
+    <t>98ca602f-ec5a-40a5-b238-0d1f7f1293a1</t>
+  </si>
+  <si>
+    <t>2026-07-30T19:18:36.700536+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/991c8dc5-0940-468d-b283-f452e04772ba/before/photos/1785439113787_image.jpg</t>
+  </si>
+  <si>
+    <t>a709b22f-e2fe-4f0e-84d9-8ba474c48ff9</t>
+  </si>
+  <si>
+    <t>2026-08-11T08:32:48.032127+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/1afb90de-f991-4494-a543-7c09396236f2/before/photos/1786437165419_image.jpg</t>
+  </si>
+  <si>
+    <t>f72a2374-ef5f-4dff-8604-029c54368140</t>
+  </si>
+  <si>
+    <t>2026-08-11T08:33:01.380108+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/1afb90de-f991-4494-a543-7c09396236f2/before/photos/1786437180113_image.jpg</t>
+  </si>
+  <si>
+    <t>5ad28552-1930-44be-ba5b-7a9da5330c9a</t>
+  </si>
+  <si>
+    <t>2026-08-11T20:15:03.661059+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/56b633cc-b512-4ca4-84dc-0d51b27068df/before/photos/1786479299386_image.jpg</t>
+  </si>
+  <si>
+    <t>4871616c-db43-4c2a-877f-4246c7856e54</t>
+  </si>
+  <si>
+    <t>2026-08-12T04:12:26.916563+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/56b633cc-b512-4ca4-84dc-0d51b27068df/after/photos/1786507943382_IMG_3223.jpeg</t>
+  </si>
+  <si>
+    <t>0285dcd5-730c-4002-9cdf-264cd9e56e90</t>
+  </si>
+  <si>
+    <t>2026-08-12T04:12:27.566156+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/56b633cc-b512-4ca4-84dc-0d51b27068df/after/photos/1786507947106_IMG_3221.png</t>
+  </si>
+  <si>
+    <t>08c10873-cbec-4c73-aec1-bc70b3e091d5</t>
+  </si>
+  <si>
+    <t>2026-08-12T04:12:28.907979+00:00</t>
+  </si>
+  <si>
+    <t>https://loynrsmqpwcinfdzivxf.supabase.co/storage/v1/object/public/customer-images/jobs/56b633cc-b512-4ca4-84dc-0d51b27068df/after/photos/1786507947606_IMG_3222.png</t>
+  </si>
+  <si>
     <t>Exported At</t>
   </si>
   <si>
-    <t>2026-06-16T02:38:03.707Z</t>
+    <t>2026-08-18T00:57:52.967Z</t>
   </si>
   <si>
     <t>Customers</t>
   </si>
   <si>
     <t>Repairs</t>
   </si>
   <si>
     <t>Photos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2248,51 +3089,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F44"/>
+  <dimension ref="A1:F57"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
@@ -2539,271 +3380,271 @@
       </c>
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>69</v>
       </c>
       <c r="C15" t="s">
         <v>70</v>
       </c>
       <c r="D15" t="s">
         <v>71</v>
       </c>
       <c r="E15" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
         <v>74</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>75</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>76</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="F16" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" t="s">
         <v>79</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
         <v>80</v>
       </c>
-      <c r="C17" t="s">
+      <c r="E17" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
+        <v>83</v>
+      </c>
+      <c r="C18" t="s">
         <v>84</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
         <v>85</v>
       </c>
-      <c r="C18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="F18" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B19" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>90</v>
       </c>
       <c r="D19" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E19" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="F19" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B20" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C20" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D20" t="s">
-        <v>24</v>
+        <v>85</v>
       </c>
       <c r="E20" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="F20" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>98</v>
+      </c>
+      <c r="B21" t="s">
+        <v>99</v>
+      </c>
+      <c r="C21" t="s">
+        <v>95</v>
+      </c>
+      <c r="D21" t="s">
+        <v>85</v>
+      </c>
+      <c r="E21" t="s">
         <v>96</v>
       </c>
-      <c r="B21" t="s">
+      <c r="F21" t="s">
         <v>97</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>100</v>
       </c>
       <c r="B22" t="s">
         <v>101</v>
       </c>
       <c r="C22" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E22" t="s">
         <v>103</v>
       </c>
       <c r="F22" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>105</v>
       </c>
       <c r="B23" t="s">
         <v>106</v>
       </c>
       <c r="C23" t="s">
         <v>107</v>
       </c>
       <c r="D23" t="s">
         <v>108</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>110</v>
       </c>
       <c r="B24" t="s">
         <v>111</v>
       </c>
       <c r="C24" t="s">
         <v>112</v>
       </c>
       <c r="D24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E24" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F24" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>115</v>
       </c>
       <c r="B25" t="s">
         <v>116</v>
       </c>
       <c r="C25" t="s">
         <v>117</v>
       </c>
       <c r="D25" t="s">
         <v>118</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" t="s">
-        <v>119</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>119</v>
+      </c>
+      <c r="B26" t="s">
         <v>120</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>121</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
+        <v>85</v>
+      </c>
+      <c r="E26" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F26" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>124</v>
       </c>
       <c r="B27" t="s">
         <v>125</v>
       </c>
       <c r="C27" t="s">
         <v>126</v>
       </c>
       <c r="D27" t="s">
         <v>127</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" t="s">
         <v>24</v>
       </c>
     </row>
@@ -2822,2413 +3663,3780 @@
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>132</v>
       </c>
       <c r="B29" t="s">
         <v>133</v>
       </c>
       <c r="C29" t="s">
         <v>134</v>
       </c>
       <c r="D29" t="s">
         <v>135</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" t="s">
-        <v>24</v>
+        <v>136</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C30" t="s">
-        <v>138</v>
+        <v>139</v>
+      </c>
+      <c r="D30" t="s">
+        <v>140</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" t="s">
-        <v>24</v>
+        <v>141</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B31" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C31" t="s">
-        <v>141</v>
+        <v>144</v>
+      </c>
+      <c r="D31" t="s">
+        <v>145</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B32" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C32" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="D32" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B33" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C33" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D33" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" t="s">
-        <v>151</v>
+        <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B34" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C34" t="s">
-        <v>154</v>
+        <v>158</v>
+      </c>
+      <c r="D34" t="s">
+        <v>159</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="B35" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="C35" t="s">
-        <v>158</v>
+        <v>163</v>
+      </c>
+      <c r="D35" t="s">
+        <v>164</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B36" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="C36" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="D36" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="B37" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="C37" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="D37" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="B38" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="C38" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="D38" t="s">
-        <v>162</v>
+        <v>178</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" t="s">
-        <v>172</v>
+        <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B39" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C39" t="s">
-        <v>175</v>
+        <v>181</v>
+      </c>
+      <c r="D39" t="s">
+        <v>182</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
-        <v>176</v>
+        <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="B40" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C40" t="s">
-        <v>179</v>
+        <v>185</v>
+      </c>
+      <c r="D40" t="s">
+        <v>186</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" t="s">
-        <v>172</v>
+        <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="B41" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="C41" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" t="s">
-        <v>184</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="B42" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C42" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
-        <v>189</v>
+        <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B43" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C43" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D43" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B44" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C44" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="D44" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E44" t="s">
-        <v>199</v>
+        <v>24</v>
       </c>
       <c r="F44" t="s">
-        <v>200</v>
+        <v>202</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>203</v>
+      </c>
+      <c r="B45" t="s">
+        <v>204</v>
+      </c>
+      <c r="C45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E45" t="s">
+        <v>24</v>
+      </c>
+      <c r="F45" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>207</v>
+      </c>
+      <c r="B46" t="s">
+        <v>208</v>
+      </c>
+      <c r="C46" t="s">
+        <v>209</v>
+      </c>
+      <c r="E46" t="s">
+        <v>24</v>
+      </c>
+      <c r="F46" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>210</v>
+      </c>
+      <c r="B47" t="s">
+        <v>211</v>
+      </c>
+      <c r="C47" t="s">
+        <v>212</v>
+      </c>
+      <c r="D47" t="s">
+        <v>213</v>
+      </c>
+      <c r="E47" t="s">
+        <v>24</v>
+      </c>
+      <c r="F47" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>215</v>
+      </c>
+      <c r="B48" t="s">
+        <v>216</v>
+      </c>
+      <c r="C48" t="s">
+        <v>217</v>
+      </c>
+      <c r="D48" t="s">
+        <v>218</v>
+      </c>
+      <c r="E48" t="s">
+        <v>24</v>
+      </c>
+      <c r="F48" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>220</v>
+      </c>
+      <c r="B49" t="s">
+        <v>221</v>
+      </c>
+      <c r="C49" t="s">
+        <v>222</v>
+      </c>
+      <c r="D49" t="s">
+        <v>213</v>
+      </c>
+      <c r="E49" t="s">
+        <v>24</v>
+      </c>
+      <c r="F49" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>224</v>
+      </c>
+      <c r="B50" t="s">
+        <v>225</v>
+      </c>
+      <c r="C50" t="s">
+        <v>226</v>
+      </c>
+      <c r="E50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F50" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>228</v>
+      </c>
+      <c r="B51" t="s">
+        <v>229</v>
+      </c>
+      <c r="C51" t="s">
+        <v>230</v>
+      </c>
+      <c r="E51" t="s">
+        <v>24</v>
+      </c>
+      <c r="F51" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>231</v>
+      </c>
+      <c r="B52" t="s">
+        <v>232</v>
+      </c>
+      <c r="C52" t="s">
+        <v>233</v>
+      </c>
+      <c r="E52" t="s">
+        <v>24</v>
+      </c>
+      <c r="F52" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>234</v>
+      </c>
+      <c r="B53" t="s">
+        <v>235</v>
+      </c>
+      <c r="C53" t="s">
+        <v>236</v>
+      </c>
+      <c r="D53" t="s">
+        <v>237</v>
+      </c>
+      <c r="E53" t="s">
+        <v>24</v>
+      </c>
+      <c r="F53" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>239</v>
+      </c>
+      <c r="B54" t="s">
+        <v>240</v>
+      </c>
+      <c r="C54" t="s">
+        <v>241</v>
+      </c>
+      <c r="D54" t="s">
+        <v>242</v>
+      </c>
+      <c r="E54" t="s">
+        <v>24</v>
+      </c>
+      <c r="F54" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>244</v>
+      </c>
+      <c r="B55" t="s">
+        <v>245</v>
+      </c>
+      <c r="C55" t="s">
+        <v>246</v>
+      </c>
+      <c r="D55" t="s">
+        <v>247</v>
+      </c>
+      <c r="E55" t="s">
+        <v>24</v>
+      </c>
+      <c r="F55" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>249</v>
+      </c>
+      <c r="B56" t="s">
+        <v>250</v>
+      </c>
+      <c r="C56" t="s">
+        <v>251</v>
+      </c>
+      <c r="D56" t="s">
+        <v>252</v>
+      </c>
+      <c r="E56" t="s">
+        <v>253</v>
+      </c>
+      <c r="F56" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>255</v>
+      </c>
+      <c r="B57" t="s">
+        <v>256</v>
+      </c>
+      <c r="C57" t="s">
+        <v>257</v>
+      </c>
+      <c r="D57" t="s">
+        <v>258</v>
+      </c>
+      <c r="E57" t="s">
+        <v>24</v>
+      </c>
+      <c r="F57" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K36"/>
+  <dimension ref="A1:K51"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>201</v>
+        <v>259</v>
       </c>
       <c r="D1" t="s">
-        <v>202</v>
+        <v>260</v>
       </c>
       <c r="E1" t="s">
-        <v>203</v>
+        <v>261</v>
       </c>
       <c r="F1" t="s">
-        <v>204</v>
+        <v>262</v>
       </c>
       <c r="G1" t="s">
-        <v>205</v>
+        <v>263</v>
       </c>
       <c r="H1" t="s">
-        <v>206</v>
+        <v>264</v>
       </c>
       <c r="I1" t="s">
-        <v>207</v>
+        <v>265</v>
       </c>
       <c r="J1" t="s">
-        <v>208</v>
+        <v>266</v>
       </c>
       <c r="K1" t="s">
-        <v>209</v>
+        <v>267</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>210</v>
+        <v>268</v>
       </c>
       <c r="B2" t="s">
-        <v>211</v>
+        <v>269</v>
       </c>
       <c r="C2" t="s">
         <v>49</v>
       </c>
       <c r="D2" t="s">
-        <v>212</v>
+        <v>270</v>
       </c>
       <c r="E2" t="s">
-        <v>213</v>
+        <v>271</v>
       </c>
       <c r="F2" t="s">
-        <v>214</v>
+        <v>272</v>
       </c>
       <c r="I2" t="s">
-        <v>215</v>
+        <v>273</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>216</v>
+        <v>274</v>
       </c>
       <c r="B3" t="s">
-        <v>217</v>
+        <v>275</v>
       </c>
       <c r="C3" t="s">
         <v>6</v>
       </c>
       <c r="D3" t="s">
-        <v>218</v>
+        <v>276</v>
       </c>
       <c r="E3" t="s">
-        <v>219</v>
+        <v>277</v>
       </c>
       <c r="F3" t="s">
-        <v>214</v>
+        <v>272</v>
       </c>
       <c r="I3" t="s">
-        <v>215</v>
+        <v>273</v>
       </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>220</v>
+        <v>278</v>
       </c>
       <c r="B4" t="s">
-        <v>221</v>
+        <v>279</v>
       </c>
       <c r="C4" t="s">
-        <v>105</v>
+        <v>156</v>
       </c>
       <c r="D4" t="s">
-        <v>222</v>
+        <v>280</v>
       </c>
       <c r="E4" t="s">
-        <v>223</v>
+        <v>281</v>
       </c>
       <c r="F4" t="s">
-        <v>224</v>
+        <v>282</v>
       </c>
       <c r="I4" t="s">
-        <v>225</v>
+        <v>283</v>
       </c>
       <c r="J4" t="s">
-        <v>226</v>
+        <v>284</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>227</v>
+        <v>285</v>
       </c>
       <c r="B5" t="s">
-        <v>228</v>
+        <v>286</v>
       </c>
       <c r="C5" t="s">
-        <v>136</v>
+        <v>187</v>
       </c>
       <c r="D5" t="s">
-        <v>229</v>
+        <v>287</v>
       </c>
       <c r="F5" t="s">
-        <v>224</v>
+        <v>282</v>
       </c>
       <c r="I5" t="s">
-        <v>230</v>
+        <v>288</v>
       </c>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>231</v>
+        <v>289</v>
       </c>
       <c r="B6" t="s">
-        <v>232</v>
+        <v>290</v>
       </c>
       <c r="C6" t="s">
-        <v>139</v>
+        <v>190</v>
       </c>
       <c r="D6" t="s">
-        <v>233</v>
+        <v>291</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>224</v>
+        <v>282</v>
       </c>
       <c r="I6" t="s">
-        <v>230</v>
+        <v>288</v>
       </c>
       <c r="J6" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>235</v>
+        <v>293</v>
       </c>
       <c r="B7" t="s">
-        <v>236</v>
+        <v>294</v>
       </c>
       <c r="C7" t="s">
-        <v>185</v>
+        <v>239</v>
       </c>
       <c r="D7" t="s">
-        <v>237</v>
+        <v>295</v>
       </c>
       <c r="E7" t="s">
-        <v>238</v>
+        <v>296</v>
       </c>
       <c r="F7" t="s">
-        <v>224</v>
+        <v>282</v>
       </c>
       <c r="G7">
         <v>100</v>
       </c>
       <c r="I7" t="s">
-        <v>239</v>
+        <v>297</v>
       </c>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>240</v>
+        <v>298</v>
       </c>
       <c r="B8" t="s">
-        <v>241</v>
+        <v>299</v>
       </c>
       <c r="C8" t="s">
-        <v>128</v>
+        <v>179</v>
       </c>
       <c r="D8" t="s">
-        <v>242</v>
+        <v>300</v>
       </c>
       <c r="E8" t="s">
-        <v>243</v>
+        <v>301</v>
       </c>
       <c r="F8" t="s">
-        <v>244</v>
+        <v>302</v>
       </c>
       <c r="I8" t="s">
-        <v>245</v>
+        <v>303</v>
       </c>
       <c r="J8" t="s">
-        <v>246</v>
+        <v>304</v>
       </c>
       <c r="K8" t="s">
-        <v>247</v>
+        <v>305</v>
       </c>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>248</v>
+        <v>306</v>
       </c>
       <c r="B9" t="s">
-        <v>249</v>
+        <v>307</v>
       </c>
       <c r="C9" t="s">
-        <v>115</v>
+        <v>166</v>
       </c>
       <c r="D9" t="s">
-        <v>250</v>
+        <v>308</v>
       </c>
       <c r="E9" t="s">
-        <v>251</v>
+        <v>309</v>
       </c>
       <c r="F9" t="s">
-        <v>244</v>
+        <v>302</v>
       </c>
       <c r="G9">
         <v>170</v>
       </c>
       <c r="I9" t="s">
-        <v>252</v>
+        <v>310</v>
       </c>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>253</v>
+        <v>311</v>
       </c>
       <c r="B10" t="s">
-        <v>254</v>
+        <v>312</v>
       </c>
       <c r="C10" t="s">
-        <v>169</v>
+        <v>220</v>
       </c>
       <c r="D10" t="s">
-        <v>172</v>
+        <v>223</v>
       </c>
       <c r="E10" t="s">
-        <v>255</v>
+        <v>313</v>
       </c>
       <c r="F10" t="s">
-        <v>224</v>
+        <v>282</v>
       </c>
       <c r="I10" t="s">
-        <v>225</v>
+        <v>283</v>
       </c>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>256</v>
+        <v>314</v>
       </c>
       <c r="B11" t="s">
-        <v>257</v>
+        <v>315</v>
       </c>
       <c r="C11" t="s">
-        <v>152</v>
+        <v>203</v>
       </c>
       <c r="D11" t="s">
         <v>58</v>
       </c>
       <c r="E11" t="s">
-        <v>258</v>
+        <v>316</v>
       </c>
       <c r="F11" t="s">
-        <v>259</v>
+        <v>317</v>
       </c>
       <c r="G11">
         <v>260</v>
       </c>
       <c r="I11" t="s">
-        <v>260</v>
+        <v>318</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>261</v>
+        <v>319</v>
       </c>
       <c r="B12" t="s">
-        <v>262</v>
+        <v>320</v>
       </c>
       <c r="C12" t="s">
-        <v>147</v>
+        <v>198</v>
       </c>
       <c r="D12" t="s">
-        <v>250</v>
+        <v>308</v>
       </c>
       <c r="E12" t="s">
-        <v>263</v>
+        <v>321</v>
       </c>
       <c r="F12" t="s">
-        <v>244</v>
+        <v>302</v>
       </c>
       <c r="I12" t="s">
-        <v>225</v>
+        <v>283</v>
       </c>
       <c r="K12" t="s">
-        <v>264</v>
+        <v>322</v>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>265</v>
+        <v>323</v>
       </c>
       <c r="B13" t="s">
-        <v>266</v>
+        <v>324</v>
       </c>
       <c r="C13" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="D13" t="s">
-        <v>229</v>
+        <v>287</v>
       </c>
       <c r="E13" t="s">
-        <v>267</v>
+        <v>325</v>
       </c>
       <c r="F13" t="s">
-        <v>224</v>
+        <v>282</v>
       </c>
       <c r="I13" t="s">
-        <v>268</v>
+        <v>326</v>
       </c>
       <c r="J13" t="s">
-        <v>269</v>
+        <v>327</v>
       </c>
       <c r="K13" t="s">
-        <v>270</v>
+        <v>328</v>
       </c>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>271</v>
+        <v>329</v>
       </c>
       <c r="B14" t="s">
-        <v>272</v>
+        <v>330</v>
       </c>
       <c r="C14" t="s">
-        <v>110</v>
+        <v>161</v>
       </c>
       <c r="D14" t="s">
-        <v>273</v>
+        <v>331</v>
       </c>
       <c r="E14" t="s">
-        <v>274</v>
+        <v>332</v>
       </c>
       <c r="F14" t="s">
-        <v>244</v>
+        <v>302</v>
       </c>
       <c r="H14">
         <v>120</v>
       </c>
       <c r="I14" t="s">
-        <v>275</v>
+        <v>333</v>
       </c>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>276</v>
+        <v>334</v>
       </c>
       <c r="B15" t="s">
-        <v>277</v>
+        <v>335</v>
       </c>
       <c r="C15" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="D15" t="s">
-        <v>278</v>
+        <v>336</v>
       </c>
       <c r="E15" t="s">
-        <v>279</v>
+        <v>337</v>
       </c>
       <c r="F15" t="s">
-        <v>224</v>
+        <v>282</v>
       </c>
       <c r="I15" t="s">
-        <v>280</v>
+        <v>338</v>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>281</v>
+        <v>339</v>
       </c>
       <c r="B16" t="s">
+        <v>340</v>
+      </c>
+      <c r="C16" t="s">
+        <v>98</v>
+      </c>
+      <c r="D16" t="s">
+        <v>341</v>
+      </c>
+      <c r="E16" t="s">
+        <v>342</v>
+      </c>
+      <c r="F16" t="s">
         <v>282</v>
-      </c>
-[...10 lines deleted...]
-        <v>224</v>
       </c>
       <c r="G16">
         <v>1000</v>
       </c>
       <c r="H16">
         <v>50</v>
       </c>
       <c r="I16" t="s">
-        <v>225</v>
+        <v>283</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>285</v>
+        <v>343</v>
       </c>
       <c r="B17" t="s">
-        <v>286</v>
+        <v>344</v>
       </c>
       <c r="C17" t="s">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="D17" t="s">
-        <v>287</v>
+        <v>345</v>
       </c>
       <c r="E17" t="s">
-        <v>288</v>
+        <v>346</v>
       </c>
       <c r="F17" t="s">
-        <v>244</v>
+        <v>302</v>
       </c>
       <c r="G17">
         <v>3423</v>
       </c>
       <c r="I17" t="s">
-        <v>225</v>
+        <v>283</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>289</v>
+        <v>347</v>
       </c>
       <c r="B18" t="s">
-        <v>290</v>
+        <v>348</v>
       </c>
       <c r="C18" t="s">
-        <v>96</v>
+        <v>115</v>
       </c>
       <c r="D18" t="s">
-        <v>291</v>
+        <v>349</v>
       </c>
       <c r="E18" t="s">
-        <v>292</v>
+        <v>350</v>
       </c>
       <c r="F18" t="s">
-        <v>224</v>
+        <v>282</v>
       </c>
       <c r="G18">
         <v>343</v>
       </c>
       <c r="H18">
         <v>333</v>
       </c>
       <c r="I18" t="s">
-        <v>225</v>
+        <v>283</v>
       </c>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>293</v>
+        <v>351</v>
       </c>
       <c r="B19" t="s">
-        <v>290</v>
+        <v>348</v>
       </c>
       <c r="C19" t="s">
-        <v>96</v>
+        <v>115</v>
       </c>
       <c r="D19" t="s">
-        <v>294</v>
+        <v>352</v>
       </c>
       <c r="E19" t="s">
-        <v>295</v>
+        <v>353</v>
       </c>
       <c r="F19" t="s">
-        <v>224</v>
+        <v>282</v>
       </c>
       <c r="G19">
         <v>4534</v>
       </c>
       <c r="H19">
         <v>434</v>
       </c>
       <c r="I19" t="s">
-        <v>225</v>
+        <v>283</v>
       </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>296</v>
+        <v>354</v>
       </c>
       <c r="B20" t="s">
-        <v>297</v>
+        <v>355</v>
       </c>
       <c r="C20" t="s">
-        <v>100</v>
+        <v>119</v>
       </c>
       <c r="D20" t="s">
-        <v>298</v>
+        <v>356</v>
       </c>
       <c r="E20" t="s">
-        <v>299</v>
+        <v>357</v>
       </c>
       <c r="F20" t="s">
-        <v>300</v>
+        <v>358</v>
       </c>
       <c r="G20">
         <v>333</v>
       </c>
       <c r="H20">
         <v>333</v>
       </c>
       <c r="I20" t="s">
-        <v>225</v>
+        <v>283</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>301</v>
+        <v>359</v>
       </c>
       <c r="B21" t="s">
-        <v>302</v>
+        <v>360</v>
       </c>
       <c r="C21" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="D21" t="s">
-        <v>229</v>
+        <v>287</v>
       </c>
       <c r="E21" t="s">
-        <v>303</v>
+        <v>361</v>
       </c>
       <c r="F21" t="s">
-        <v>224</v>
+        <v>282</v>
       </c>
       <c r="I21" t="s">
-        <v>215</v>
+        <v>273</v>
       </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>304</v>
+        <v>362</v>
       </c>
       <c r="B22" t="s">
-        <v>305</v>
+        <v>363</v>
       </c>
       <c r="C22" t="s">
-        <v>156</v>
+        <v>207</v>
       </c>
       <c r="D22" t="s">
-        <v>229</v>
+        <v>287</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" t="s">
-        <v>224</v>
+        <v>282</v>
       </c>
       <c r="I22" t="s">
-        <v>306</v>
+        <v>364</v>
       </c>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>307</v>
+        <v>365</v>
       </c>
       <c r="B23" t="s">
-        <v>308</v>
+        <v>366</v>
       </c>
       <c r="C23" t="s">
-        <v>124</v>
+        <v>175</v>
       </c>
       <c r="D23" t="s">
-        <v>309</v>
+        <v>367</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" t="s">
-        <v>224</v>
+        <v>282</v>
       </c>
       <c r="I23" t="s">
-        <v>310</v>
+        <v>368</v>
       </c>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>311</v>
+        <v>369</v>
       </c>
       <c r="B24" t="s">
-        <v>312</v>
+        <v>370</v>
       </c>
       <c r="C24" t="s">
-        <v>142</v>
+        <v>193</v>
       </c>
       <c r="D24" t="s">
-        <v>313</v>
+        <v>371</v>
       </c>
       <c r="E24" t="s">
-        <v>314</v>
+        <v>372</v>
       </c>
       <c r="F24" t="s">
-        <v>244</v>
+        <v>302</v>
       </c>
       <c r="I24" t="s">
-        <v>230</v>
+        <v>288</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>315</v>
+        <v>373</v>
       </c>
       <c r="B25" t="s">
-        <v>316</v>
+        <v>374</v>
       </c>
       <c r="C25" t="s">
-        <v>173</v>
+        <v>224</v>
       </c>
       <c r="D25" t="s">
-        <v>176</v>
+        <v>227</v>
       </c>
       <c r="E25" t="s">
-        <v>317</v>
+        <v>375</v>
       </c>
       <c r="F25" t="s">
-        <v>244</v>
+        <v>302</v>
       </c>
       <c r="I25" t="s">
-        <v>318</v>
+        <v>376</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>319</v>
+        <v>377</v>
       </c>
       <c r="B26" t="s">
-        <v>320</v>
+        <v>378</v>
       </c>
       <c r="C26" t="s">
-        <v>159</v>
+        <v>210</v>
       </c>
       <c r="D26" t="s">
-        <v>321</v>
+        <v>379</v>
       </c>
       <c r="E26" t="s">
-        <v>322</v>
+        <v>380</v>
       </c>
       <c r="F26" t="s">
-        <v>224</v>
+        <v>282</v>
       </c>
       <c r="I26" t="s">
-        <v>225</v>
+        <v>283</v>
       </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>323</v>
+        <v>381</v>
       </c>
       <c r="B27" t="s">
-        <v>324</v>
+        <v>382</v>
       </c>
       <c r="C27" t="s">
-        <v>164</v>
+        <v>215</v>
       </c>
       <c r="D27" t="s">
-        <v>168</v>
+        <v>219</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" t="s">
-        <v>224</v>
+        <v>282</v>
       </c>
       <c r="I27" t="s">
-        <v>325</v>
+        <v>383</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>326</v>
+        <v>384</v>
       </c>
       <c r="B28" t="s">
-        <v>327</v>
+        <v>385</v>
       </c>
       <c r="C28" t="s">
-        <v>190</v>
+        <v>244</v>
       </c>
       <c r="D28" t="s">
-        <v>328</v>
+        <v>386</v>
       </c>
       <c r="E28" t="s">
-        <v>329</v>
+        <v>387</v>
       </c>
       <c r="F28" t="s">
-        <v>244</v>
+        <v>302</v>
       </c>
       <c r="I28" t="s">
-        <v>330</v>
+        <v>388</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>331</v>
+        <v>389</v>
       </c>
       <c r="B29" t="s">
-        <v>332</v>
+        <v>390</v>
       </c>
       <c r="C29" t="s">
-        <v>177</v>
+        <v>231</v>
       </c>
       <c r="D29" t="s">
-        <v>172</v>
+        <v>223</v>
       </c>
       <c r="E29" t="s">
-        <v>333</v>
+        <v>391</v>
       </c>
       <c r="F29" t="s">
-        <v>224</v>
+        <v>282</v>
       </c>
       <c r="I29" t="s">
-        <v>225</v>
+        <v>283</v>
       </c>
       <c r="K29" t="s">
-        <v>334</v>
+        <v>392</v>
       </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>335</v>
+        <v>393</v>
       </c>
       <c r="B30" t="s">
-        <v>336</v>
+        <v>394</v>
       </c>
       <c r="C30" t="s">
-        <v>173</v>
+        <v>224</v>
       </c>
       <c r="D30" t="s">
-        <v>229</v>
+        <v>287</v>
       </c>
       <c r="F30" t="s">
-        <v>224</v>
+        <v>282</v>
       </c>
       <c r="I30" t="s">
-        <v>239</v>
+        <v>297</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>337</v>
+        <v>395</v>
       </c>
       <c r="B31" t="s">
-        <v>338</v>
+        <v>396</v>
       </c>
       <c r="C31" t="s">
-        <v>185</v>
+        <v>239</v>
       </c>
       <c r="D31" t="s">
-        <v>250</v>
+        <v>308</v>
       </c>
       <c r="E31" t="s">
-        <v>339</v>
+        <v>397</v>
       </c>
       <c r="F31" t="s">
-        <v>244</v>
+        <v>302</v>
       </c>
       <c r="I31" t="s">
-        <v>239</v>
+        <v>297</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>340</v>
+        <v>398</v>
       </c>
       <c r="B32" t="s">
-        <v>341</v>
+        <v>399</v>
       </c>
       <c r="C32" t="s">
         <v>43</v>
       </c>
       <c r="D32" t="s">
-        <v>229</v>
+        <v>287</v>
       </c>
       <c r="E32" t="s">
-        <v>342</v>
+        <v>400</v>
       </c>
       <c r="F32" t="s">
-        <v>224</v>
+        <v>282</v>
       </c>
       <c r="G32">
         <v>650</v>
       </c>
       <c r="I32" t="s">
-        <v>343</v>
+        <v>401</v>
       </c>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>344</v>
+        <v>402</v>
       </c>
       <c r="B33" t="s">
-        <v>345</v>
+        <v>403</v>
       </c>
       <c r="C33" t="s">
-        <v>195</v>
+        <v>249</v>
       </c>
       <c r="D33" t="s">
         <v>58</v>
       </c>
       <c r="E33" t="s">
-        <v>346</v>
+        <v>404</v>
       </c>
       <c r="F33" t="s">
-        <v>244</v>
+        <v>302</v>
       </c>
       <c r="I33" t="s">
-        <v>347</v>
+        <v>405</v>
       </c>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>348</v>
+        <v>406</v>
       </c>
       <c r="B34" t="s">
-        <v>349</v>
+        <v>407</v>
       </c>
       <c r="C34" t="s">
-        <v>115</v>
+        <v>166</v>
       </c>
       <c r="D34" t="s">
-        <v>350</v>
+        <v>408</v>
       </c>
       <c r="E34" t="s">
-        <v>351</v>
+        <v>409</v>
       </c>
       <c r="F34" t="s">
-        <v>244</v>
+        <v>302</v>
       </c>
       <c r="I34" t="s">
-        <v>352</v>
+        <v>410</v>
       </c>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>353</v>
+        <v>411</v>
       </c>
       <c r="B35" t="s">
-        <v>354</v>
+        <v>412</v>
       </c>
       <c r="C35" t="s">
         <v>54</v>
       </c>
       <c r="D35" t="s">
         <v>58</v>
       </c>
       <c r="E35" t="s">
-        <v>355</v>
+        <v>413</v>
       </c>
       <c r="F35" t="s">
-        <v>244</v>
+        <v>302</v>
       </c>
       <c r="I35" t="s">
-        <v>356</v>
+        <v>414</v>
       </c>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>357</v>
+        <v>415</v>
       </c>
       <c r="B36" t="s">
-        <v>358</v>
+        <v>416</v>
       </c>
       <c r="C36" t="s">
         <v>59</v>
       </c>
       <c r="D36" t="s">
         <v>58</v>
       </c>
       <c r="E36" t="s">
-        <v>359</v>
+        <v>417</v>
       </c>
       <c r="F36" t="s">
-        <v>244</v>
+        <v>302</v>
       </c>
       <c r="G36">
         <v>160</v>
       </c>
       <c r="I36" t="s">
-        <v>360</v>
+        <v>418</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>419</v>
+      </c>
+      <c r="B37" t="s">
+        <v>420</v>
+      </c>
+      <c r="C37" t="s">
+        <v>68</v>
+      </c>
+      <c r="D37" t="s">
+        <v>58</v>
+      </c>
+      <c r="E37" t="s">
+        <v>421</v>
+      </c>
+      <c r="F37" t="s">
+        <v>282</v>
+      </c>
+      <c r="I37" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>423</v>
+      </c>
+      <c r="B38" t="s">
+        <v>424</v>
+      </c>
+      <c r="C38" t="s">
+        <v>105</v>
+      </c>
+      <c r="D38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E38" t="s">
+        <v>425</v>
+      </c>
+      <c r="F38" t="s">
+        <v>302</v>
+      </c>
+      <c r="G38">
+        <v>130</v>
+      </c>
+      <c r="I38" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>426</v>
+      </c>
+      <c r="B39" t="s">
+        <v>427</v>
+      </c>
+      <c r="C39" t="s">
+        <v>73</v>
+      </c>
+      <c r="D39" t="s">
+        <v>428</v>
+      </c>
+      <c r="E39" t="s">
+        <v>429</v>
+      </c>
+      <c r="F39" t="s">
+        <v>282</v>
+      </c>
+      <c r="I39" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>431</v>
+      </c>
+      <c r="B40" t="s">
+        <v>432</v>
+      </c>
+      <c r="C40" t="s">
+        <v>68</v>
+      </c>
+      <c r="D40" t="s">
+        <v>58</v>
+      </c>
+      <c r="E40" t="s">
+        <v>433</v>
+      </c>
+      <c r="F40" t="s">
+        <v>282</v>
+      </c>
+      <c r="I40" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>434</v>
+      </c>
+      <c r="B41" t="s">
+        <v>435</v>
+      </c>
+      <c r="C41" t="s">
+        <v>77</v>
+      </c>
+      <c r="D41" t="s">
+        <v>308</v>
+      </c>
+      <c r="E41" t="s">
+        <v>436</v>
+      </c>
+      <c r="F41" t="s">
+        <v>282</v>
+      </c>
+      <c r="I41" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>438</v>
+      </c>
+      <c r="B42" t="s">
+        <v>439</v>
+      </c>
+      <c r="C42" t="s">
+        <v>128</v>
+      </c>
+      <c r="D42" t="s">
+        <v>58</v>
+      </c>
+      <c r="E42" t="s">
+        <v>440</v>
+      </c>
+      <c r="F42" t="s">
+        <v>282</v>
+      </c>
+      <c r="I42" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>442</v>
+      </c>
+      <c r="B43" t="s">
+        <v>443</v>
+      </c>
+      <c r="C43" t="s">
+        <v>124</v>
+      </c>
+      <c r="D43" t="s">
+        <v>444</v>
+      </c>
+      <c r="E43" t="s">
+        <v>445</v>
+      </c>
+      <c r="F43" t="s">
+        <v>302</v>
+      </c>
+      <c r="I43" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>447</v>
+      </c>
+      <c r="B44" t="s">
+        <v>448</v>
+      </c>
+      <c r="C44" t="s">
+        <v>132</v>
+      </c>
+      <c r="D44" t="s">
+        <v>58</v>
+      </c>
+      <c r="E44" t="s">
+        <v>449</v>
+      </c>
+      <c r="F44" t="s">
+        <v>302</v>
+      </c>
+      <c r="I44" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>451</v>
+      </c>
+      <c r="B45" t="s">
+        <v>452</v>
+      </c>
+      <c r="C45" t="s">
+        <v>142</v>
+      </c>
+      <c r="D45" t="s">
+        <v>453</v>
+      </c>
+      <c r="E45" t="s">
+        <v>454</v>
+      </c>
+      <c r="F45" t="s">
+        <v>282</v>
+      </c>
+      <c r="I45" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>456</v>
+      </c>
+      <c r="B46" t="s">
+        <v>457</v>
+      </c>
+      <c r="C46" t="s">
+        <v>147</v>
+      </c>
+      <c r="D46" t="s">
+        <v>151</v>
+      </c>
+      <c r="E46" t="s">
+        <v>458</v>
+      </c>
+      <c r="F46" t="s">
+        <v>282</v>
+      </c>
+      <c r="I46" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>459</v>
+      </c>
+      <c r="B47" t="s">
+        <v>460</v>
+      </c>
+      <c r="C47" t="s">
+        <v>152</v>
+      </c>
+      <c r="D47" t="s">
+        <v>461</v>
+      </c>
+      <c r="E47" t="s">
+        <v>462</v>
+      </c>
+      <c r="F47" t="s">
+        <v>282</v>
+      </c>
+      <c r="G47">
+        <v>100</v>
+      </c>
+      <c r="I47" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>464</v>
+      </c>
+      <c r="B48" t="s">
+        <v>465</v>
+      </c>
+      <c r="C48" t="s">
+        <v>228</v>
+      </c>
+      <c r="D48" t="s">
+        <v>141</v>
+      </c>
+      <c r="E48" t="s">
+        <v>466</v>
+      </c>
+      <c r="F48" t="s">
+        <v>282</v>
+      </c>
+      <c r="I48" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>468</v>
+      </c>
+      <c r="B49" t="s">
+        <v>469</v>
+      </c>
+      <c r="C49" t="s">
+        <v>255</v>
+      </c>
+      <c r="D49" t="s">
+        <v>367</v>
+      </c>
+      <c r="E49" t="s">
+        <v>24</v>
+      </c>
+      <c r="F49" t="s">
+        <v>282</v>
+      </c>
+      <c r="I49" t="s">
+        <v>467</v>
+      </c>
+      <c r="J49" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>471</v>
+      </c>
+      <c r="B50" t="s">
+        <v>472</v>
+      </c>
+      <c r="C50" t="s">
+        <v>137</v>
+      </c>
+      <c r="D50" t="s">
+        <v>141</v>
+      </c>
+      <c r="E50" t="s">
+        <v>473</v>
+      </c>
+      <c r="F50" t="s">
+        <v>302</v>
+      </c>
+      <c r="G50">
+        <v>160</v>
+      </c>
+      <c r="I50" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>474</v>
+      </c>
+      <c r="B51" t="s">
+        <v>475</v>
+      </c>
+      <c r="C51" t="s">
+        <v>255</v>
+      </c>
+      <c r="D51" t="s">
+        <v>287</v>
+      </c>
+      <c r="F51" t="s">
+        <v>282</v>
+      </c>
+      <c r="I51" t="s">
+        <v>476</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E79"/>
+  <dimension ref="A1:E133"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>361</v>
+        <v>477</v>
       </c>
       <c r="D1" t="s">
-        <v>362</v>
+        <v>478</v>
       </c>
       <c r="E1" t="s">
-        <v>363</v>
+        <v>479</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>364</v>
+        <v>480</v>
       </c>
       <c r="B2" t="s">
-        <v>365</v>
+        <v>481</v>
       </c>
       <c r="C2" t="s">
-        <v>216</v>
+        <v>274</v>
       </c>
       <c r="D2" t="s">
-        <v>366</v>
+        <v>482</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>367</v>
+        <v>483</v>
       </c>
       <c r="B3" t="s">
-        <v>368</v>
+        <v>484</v>
       </c>
       <c r="C3" t="s">
-        <v>240</v>
+        <v>298</v>
       </c>
       <c r="D3" t="s">
-        <v>369</v>
+        <v>485</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>370</v>
+        <v>486</v>
       </c>
       <c r="B4" t="s">
-        <v>371</v>
+        <v>487</v>
       </c>
       <c r="C4" t="s">
-        <v>240</v>
+        <v>298</v>
       </c>
       <c r="D4" t="s">
-        <v>372</v>
+        <v>488</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>373</v>
+        <v>489</v>
       </c>
       <c r="B5" t="s">
-        <v>374</v>
+        <v>490</v>
       </c>
       <c r="C5" t="s">
-        <v>240</v>
+        <v>298</v>
       </c>
       <c r="D5" t="s">
-        <v>375</v>
+        <v>491</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>376</v>
+        <v>492</v>
       </c>
       <c r="B6" t="s">
-        <v>377</v>
+        <v>493</v>
       </c>
       <c r="C6" t="s">
-        <v>265</v>
+        <v>323</v>
       </c>
       <c r="D6" t="s">
-        <v>378</v>
+        <v>494</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>379</v>
+        <v>495</v>
       </c>
       <c r="B7" t="s">
-        <v>380</v>
+        <v>496</v>
       </c>
       <c r="C7" t="s">
-        <v>289</v>
+        <v>347</v>
       </c>
       <c r="D7" t="s">
-        <v>381</v>
+        <v>497</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>382</v>
+        <v>498</v>
       </c>
       <c r="B8" t="s">
-        <v>383</v>
+        <v>499</v>
       </c>
       <c r="C8" t="s">
-        <v>296</v>
+        <v>354</v>
       </c>
       <c r="D8" t="s">
-        <v>384</v>
+        <v>500</v>
       </c>
       <c r="E8" t="s">
-        <v>385</v>
+        <v>501</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>386</v>
+        <v>502</v>
       </c>
       <c r="B9" t="s">
-        <v>387</v>
+        <v>503</v>
       </c>
       <c r="C9" t="s">
-        <v>220</v>
+        <v>278</v>
       </c>
       <c r="D9" t="s">
-        <v>388</v>
+        <v>504</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>389</v>
+        <v>505</v>
       </c>
       <c r="B10" t="s">
-        <v>390</v>
+        <v>506</v>
       </c>
       <c r="C10" t="s">
-        <v>220</v>
+        <v>278</v>
       </c>
       <c r="D10" t="s">
-        <v>391</v>
+        <v>507</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>392</v>
+        <v>508</v>
       </c>
       <c r="B11" t="s">
-        <v>393</v>
+        <v>509</v>
       </c>
       <c r="C11" t="s">
-        <v>281</v>
+        <v>339</v>
       </c>
       <c r="D11" t="s">
-        <v>394</v>
+        <v>510</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>395</v>
+        <v>511</v>
       </c>
       <c r="B12" t="s">
-        <v>396</v>
+        <v>512</v>
       </c>
       <c r="C12" t="s">
-        <v>271</v>
+        <v>329</v>
       </c>
       <c r="D12" t="s">
-        <v>397</v>
+        <v>513</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>398</v>
+        <v>514</v>
       </c>
       <c r="B13" t="s">
-        <v>399</v>
+        <v>515</v>
       </c>
       <c r="C13" t="s">
-        <v>271</v>
+        <v>329</v>
       </c>
       <c r="D13" t="s">
-        <v>400</v>
+        <v>516</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>401</v>
+        <v>517</v>
       </c>
       <c r="B14" t="s">
-        <v>402</v>
+        <v>518</v>
       </c>
       <c r="C14" t="s">
-        <v>248</v>
+        <v>306</v>
       </c>
       <c r="D14" t="s">
-        <v>403</v>
+        <v>519</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>404</v>
+        <v>520</v>
       </c>
       <c r="B15" t="s">
-        <v>405</v>
+        <v>521</v>
       </c>
       <c r="C15" t="s">
-        <v>248</v>
+        <v>306</v>
       </c>
       <c r="D15" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>407</v>
+        <v>523</v>
       </c>
       <c r="B16" t="s">
-        <v>408</v>
+        <v>524</v>
       </c>
       <c r="C16" t="s">
-        <v>248</v>
+        <v>306</v>
       </c>
       <c r="D16" t="s">
-        <v>409</v>
+        <v>525</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>410</v>
+        <v>526</v>
       </c>
       <c r="B17" t="s">
-        <v>411</v>
+        <v>527</v>
       </c>
       <c r="C17" t="s">
-        <v>248</v>
+        <v>306</v>
       </c>
       <c r="D17" t="s">
-        <v>412</v>
+        <v>528</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>413</v>
+        <v>529</v>
       </c>
       <c r="B18" t="s">
-        <v>414</v>
+        <v>530</v>
       </c>
       <c r="C18" t="s">
-        <v>271</v>
+        <v>329</v>
       </c>
       <c r="D18" t="s">
-        <v>415</v>
+        <v>531</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>416</v>
+        <v>532</v>
       </c>
       <c r="B19" t="s">
-        <v>417</v>
+        <v>533</v>
       </c>
       <c r="C19" t="s">
-        <v>301</v>
+        <v>359</v>
       </c>
       <c r="D19" t="s">
-        <v>418</v>
+        <v>534</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>419</v>
+        <v>535</v>
       </c>
       <c r="B20" t="s">
-        <v>420</v>
+        <v>536</v>
       </c>
       <c r="C20" t="s">
-        <v>265</v>
+        <v>323</v>
       </c>
       <c r="D20" t="s">
-        <v>421</v>
+        <v>537</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>422</v>
+        <v>538</v>
       </c>
       <c r="B21" t="s">
-        <v>423</v>
+        <v>539</v>
       </c>
       <c r="C21" t="s">
-        <v>240</v>
+        <v>298</v>
       </c>
       <c r="D21" t="s">
-        <v>424</v>
+        <v>540</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>425</v>
+        <v>541</v>
       </c>
       <c r="B22" t="s">
-        <v>426</v>
+        <v>542</v>
       </c>
       <c r="C22" t="s">
-        <v>240</v>
+        <v>298</v>
       </c>
       <c r="D22" t="s">
-        <v>427</v>
+        <v>543</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>428</v>
+        <v>544</v>
       </c>
       <c r="B23" t="s">
-        <v>429</v>
+        <v>545</v>
       </c>
       <c r="C23" t="s">
-        <v>240</v>
+        <v>298</v>
       </c>
       <c r="D23" t="s">
-        <v>430</v>
+        <v>546</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>431</v>
+        <v>547</v>
       </c>
       <c r="B24" t="s">
-        <v>432</v>
+        <v>548</v>
       </c>
       <c r="C24" t="s">
-        <v>240</v>
+        <v>298</v>
       </c>
       <c r="D24" t="s">
-        <v>433</v>
+        <v>549</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>434</v>
+        <v>550</v>
       </c>
       <c r="B25" t="s">
-        <v>435</v>
+        <v>551</v>
       </c>
       <c r="C25" t="s">
-        <v>227</v>
+        <v>285</v>
       </c>
       <c r="D25" t="s">
-        <v>436</v>
+        <v>552</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>437</v>
+        <v>553</v>
       </c>
       <c r="B26" t="s">
-        <v>438</v>
+        <v>554</v>
       </c>
       <c r="C26" t="s">
-        <v>227</v>
+        <v>285</v>
       </c>
       <c r="D26" t="s">
-        <v>439</v>
+        <v>555</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>440</v>
+        <v>556</v>
       </c>
       <c r="B27" t="s">
-        <v>441</v>
+        <v>557</v>
       </c>
       <c r="C27" t="s">
-        <v>227</v>
+        <v>285</v>
       </c>
       <c r="D27" t="s">
-        <v>442</v>
+        <v>558</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>443</v>
+        <v>559</v>
       </c>
       <c r="B28" t="s">
-        <v>444</v>
+        <v>560</v>
       </c>
       <c r="C28" t="s">
-        <v>311</v>
+        <v>369</v>
       </c>
       <c r="D28" t="s">
-        <v>445</v>
+        <v>561</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>446</v>
+        <v>562</v>
       </c>
       <c r="B29" t="s">
-        <v>447</v>
+        <v>563</v>
       </c>
       <c r="C29" t="s">
-        <v>311</v>
+        <v>369</v>
       </c>
       <c r="D29" t="s">
-        <v>448</v>
+        <v>564</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>449</v>
+        <v>565</v>
       </c>
       <c r="B30" t="s">
-        <v>450</v>
+        <v>566</v>
       </c>
       <c r="C30" t="s">
-        <v>311</v>
+        <v>369</v>
       </c>
       <c r="D30" t="s">
-        <v>451</v>
+        <v>567</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>452</v>
+        <v>568</v>
       </c>
       <c r="B31" t="s">
-        <v>453</v>
+        <v>569</v>
       </c>
       <c r="C31" t="s">
-        <v>261</v>
+        <v>319</v>
       </c>
       <c r="D31" t="s">
-        <v>454</v>
+        <v>570</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>455</v>
+        <v>571</v>
       </c>
       <c r="B32" t="s">
-        <v>456</v>
+        <v>572</v>
       </c>
       <c r="C32" t="s">
-        <v>248</v>
+        <v>306</v>
       </c>
       <c r="D32" t="s">
-        <v>457</v>
+        <v>573</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>458</v>
+        <v>574</v>
       </c>
       <c r="B33" t="s">
-        <v>459</v>
+        <v>575</v>
       </c>
       <c r="C33" t="s">
-        <v>319</v>
+        <v>377</v>
       </c>
       <c r="D33" t="s">
-        <v>460</v>
+        <v>576</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>461</v>
+        <v>577</v>
       </c>
       <c r="B34" t="s">
-        <v>462</v>
+        <v>578</v>
       </c>
       <c r="C34" t="s">
-        <v>319</v>
+        <v>377</v>
       </c>
       <c r="D34" t="s">
-        <v>463</v>
+        <v>579</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>464</v>
+        <v>580</v>
       </c>
       <c r="B35" t="s">
-        <v>465</v>
+        <v>581</v>
       </c>
       <c r="C35" t="s">
-        <v>326</v>
+        <v>384</v>
       </c>
       <c r="D35" t="s">
-        <v>466</v>
+        <v>582</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>467</v>
+        <v>583</v>
       </c>
       <c r="B36" t="s">
-        <v>468</v>
+        <v>584</v>
       </c>
       <c r="C36" t="s">
-        <v>326</v>
+        <v>384</v>
       </c>
       <c r="D36" t="s">
-        <v>469</v>
+        <v>585</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>470</v>
+        <v>586</v>
       </c>
       <c r="B37" t="s">
-        <v>471</v>
+        <v>587</v>
       </c>
       <c r="C37" t="s">
-        <v>326</v>
+        <v>384</v>
       </c>
       <c r="D37" t="s">
-        <v>472</v>
+        <v>588</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>473</v>
+        <v>589</v>
       </c>
       <c r="B38" t="s">
-        <v>474</v>
+        <v>590</v>
       </c>
       <c r="C38" t="s">
-        <v>326</v>
+        <v>384</v>
       </c>
       <c r="D38" t="s">
-        <v>475</v>
+        <v>591</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>476</v>
+        <v>592</v>
       </c>
       <c r="B39" t="s">
-        <v>477</v>
+        <v>593</v>
       </c>
       <c r="C39" t="s">
-        <v>326</v>
+        <v>384</v>
       </c>
       <c r="D39" t="s">
-        <v>478</v>
+        <v>594</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>479</v>
+        <v>595</v>
       </c>
       <c r="B40" t="s">
-        <v>480</v>
+        <v>596</v>
       </c>
       <c r="C40" t="s">
-        <v>311</v>
+        <v>369</v>
       </c>
       <c r="D40" t="s">
-        <v>481</v>
+        <v>597</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>482</v>
+        <v>598</v>
       </c>
       <c r="B41" t="s">
-        <v>483</v>
+        <v>599</v>
       </c>
       <c r="C41" t="s">
-        <v>326</v>
+        <v>384</v>
       </c>
       <c r="D41" t="s">
-        <v>484</v>
+        <v>600</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>485</v>
+        <v>601</v>
       </c>
       <c r="B42" t="s">
-        <v>486</v>
+        <v>602</v>
       </c>
       <c r="C42" t="s">
-        <v>253</v>
+        <v>311</v>
       </c>
       <c r="D42" t="s">
-        <v>487</v>
+        <v>603</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>488</v>
+        <v>604</v>
       </c>
       <c r="B43" t="s">
-        <v>489</v>
+        <v>605</v>
       </c>
       <c r="C43" t="s">
-        <v>253</v>
+        <v>311</v>
       </c>
       <c r="D43" t="s">
-        <v>490</v>
+        <v>606</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>491</v>
+        <v>607</v>
       </c>
       <c r="B44" t="s">
-        <v>492</v>
+        <v>608</v>
       </c>
       <c r="C44" t="s">
-        <v>253</v>
+        <v>311</v>
       </c>
       <c r="D44" t="s">
-        <v>493</v>
+        <v>609</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>494</v>
+        <v>610</v>
       </c>
       <c r="B45" t="s">
-        <v>495</v>
+        <v>611</v>
       </c>
       <c r="C45" t="s">
-        <v>315</v>
+        <v>373</v>
       </c>
       <c r="D45" t="s">
-        <v>496</v>
+        <v>612</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>497</v>
+        <v>613</v>
       </c>
       <c r="B46" t="s">
-        <v>498</v>
+        <v>614</v>
       </c>
       <c r="C46" t="s">
-        <v>315</v>
+        <v>373</v>
       </c>
       <c r="D46" t="s">
-        <v>499</v>
+        <v>615</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>500</v>
+        <v>616</v>
       </c>
       <c r="B47" t="s">
-        <v>501</v>
+        <v>617</v>
       </c>
       <c r="C47" t="s">
-        <v>315</v>
+        <v>373</v>
       </c>
       <c r="D47" t="s">
-        <v>502</v>
+        <v>618</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>503</v>
+        <v>619</v>
       </c>
       <c r="B48" t="s">
-        <v>504</v>
+        <v>620</v>
       </c>
       <c r="C48" t="s">
-        <v>315</v>
+        <v>373</v>
       </c>
       <c r="D48" t="s">
-        <v>505</v>
+        <v>621</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>506</v>
+        <v>622</v>
       </c>
       <c r="B49" t="s">
-        <v>507</v>
+        <v>623</v>
       </c>
       <c r="C49" t="s">
-        <v>315</v>
+        <v>373</v>
       </c>
       <c r="D49" t="s">
-        <v>508</v>
+        <v>624</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>509</v>
+        <v>625</v>
       </c>
       <c r="B50" t="s">
-        <v>510</v>
+        <v>626</v>
       </c>
       <c r="C50" t="s">
-        <v>315</v>
+        <v>373</v>
       </c>
       <c r="D50" t="s">
-        <v>511</v>
+        <v>627</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>512</v>
+        <v>628</v>
       </c>
       <c r="B51" t="s">
-        <v>513</v>
+        <v>629</v>
       </c>
       <c r="C51" t="s">
-        <v>331</v>
+        <v>389</v>
       </c>
       <c r="D51" t="s">
-        <v>514</v>
+        <v>630</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>515</v>
+        <v>631</v>
       </c>
       <c r="B52" t="s">
-        <v>516</v>
+        <v>632</v>
       </c>
       <c r="C52" t="s">
-        <v>331</v>
+        <v>389</v>
       </c>
       <c r="D52" t="s">
-        <v>517</v>
+        <v>633</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>518</v>
+        <v>634</v>
       </c>
       <c r="B53" t="s">
-        <v>519</v>
+        <v>635</v>
       </c>
       <c r="C53" t="s">
-        <v>311</v>
+        <v>369</v>
       </c>
       <c r="D53" t="s">
-        <v>520</v>
+        <v>636</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>521</v>
+        <v>637</v>
       </c>
       <c r="B54" t="s">
-        <v>522</v>
+        <v>638</v>
       </c>
       <c r="C54" t="s">
-        <v>311</v>
+        <v>369</v>
       </c>
       <c r="D54" t="s">
-        <v>523</v>
+        <v>639</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>524</v>
+        <v>640</v>
       </c>
       <c r="B55" t="s">
-        <v>525</v>
+        <v>641</v>
       </c>
       <c r="C55" t="s">
-        <v>311</v>
+        <v>369</v>
       </c>
       <c r="D55" t="s">
-        <v>526</v>
+        <v>642</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>527</v>
+        <v>643</v>
       </c>
       <c r="B56" t="s">
-        <v>528</v>
+        <v>644</v>
       </c>
       <c r="C56" t="s">
-        <v>311</v>
+        <v>369</v>
       </c>
       <c r="D56" t="s">
-        <v>529</v>
+        <v>645</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>530</v>
+        <v>646</v>
       </c>
       <c r="B57" t="s">
-        <v>531</v>
+        <v>647</v>
       </c>
       <c r="C57" t="s">
-        <v>315</v>
+        <v>373</v>
       </c>
       <c r="D57" t="s">
-        <v>532</v>
+        <v>648</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>533</v>
+        <v>649</v>
       </c>
       <c r="B58" t="s">
-        <v>534</v>
+        <v>650</v>
       </c>
       <c r="C58" t="s">
-        <v>315</v>
+        <v>373</v>
       </c>
       <c r="D58" t="s">
-        <v>535</v>
+        <v>651</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>536</v>
+        <v>652</v>
       </c>
       <c r="B59" t="s">
-        <v>537</v>
+        <v>653</v>
       </c>
       <c r="C59" t="s">
-        <v>344</v>
+        <v>402</v>
       </c>
       <c r="D59" t="s">
-        <v>538</v>
+        <v>654</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>539</v>
+        <v>655</v>
       </c>
       <c r="B60" t="s">
-        <v>540</v>
+        <v>656</v>
       </c>
       <c r="C60" t="s">
-        <v>344</v>
+        <v>402</v>
       </c>
       <c r="D60" t="s">
-        <v>541</v>
+        <v>657</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>542</v>
+        <v>658</v>
       </c>
       <c r="B61" t="s">
-        <v>543</v>
+        <v>659</v>
       </c>
       <c r="C61" t="s">
-        <v>344</v>
+        <v>402</v>
       </c>
       <c r="D61" t="s">
-        <v>544</v>
+        <v>660</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>545</v>
+        <v>661</v>
       </c>
       <c r="B62" t="s">
-        <v>546</v>
+        <v>662</v>
       </c>
       <c r="C62" t="s">
-        <v>344</v>
+        <v>402</v>
       </c>
       <c r="D62" t="s">
-        <v>547</v>
+        <v>663</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>548</v>
+        <v>664</v>
       </c>
       <c r="B63" t="s">
-        <v>549</v>
+        <v>665</v>
       </c>
       <c r="C63" t="s">
-        <v>344</v>
+        <v>402</v>
       </c>
       <c r="D63" t="s">
-        <v>550</v>
+        <v>666</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>551</v>
+        <v>667</v>
       </c>
       <c r="B64" t="s">
-        <v>552</v>
+        <v>668</v>
       </c>
       <c r="C64" t="s">
-        <v>344</v>
+        <v>402</v>
       </c>
       <c r="D64" t="s">
-        <v>553</v>
+        <v>669</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>554</v>
+        <v>670</v>
       </c>
       <c r="B65" t="s">
-        <v>555</v>
+        <v>671</v>
       </c>
       <c r="C65" t="s">
-        <v>344</v>
+        <v>402</v>
       </c>
       <c r="D65" t="s">
-        <v>556</v>
+        <v>672</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>557</v>
+        <v>673</v>
       </c>
       <c r="B66" t="s">
-        <v>558</v>
+        <v>674</v>
       </c>
       <c r="C66" t="s">
-        <v>344</v>
+        <v>402</v>
       </c>
       <c r="D66" t="s">
-        <v>559</v>
+        <v>675</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>560</v>
+        <v>676</v>
       </c>
       <c r="B67" t="s">
-        <v>561</v>
+        <v>677</v>
       </c>
       <c r="C67" t="s">
-        <v>344</v>
+        <v>402</v>
       </c>
       <c r="D67" t="s">
-        <v>562</v>
+        <v>678</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>563</v>
+        <v>679</v>
       </c>
       <c r="B68" t="s">
-        <v>564</v>
+        <v>680</v>
       </c>
       <c r="C68" t="s">
-        <v>344</v>
+        <v>402</v>
       </c>
       <c r="D68" t="s">
-        <v>565</v>
+        <v>681</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>566</v>
+        <v>682</v>
       </c>
       <c r="B69" t="s">
-        <v>567</v>
+        <v>683</v>
       </c>
       <c r="C69" t="s">
-        <v>344</v>
+        <v>402</v>
       </c>
       <c r="D69" t="s">
-        <v>568</v>
+        <v>684</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>569</v>
+        <v>685</v>
       </c>
       <c r="B70" t="s">
-        <v>570</v>
+        <v>686</v>
       </c>
       <c r="C70" t="s">
-        <v>344</v>
+        <v>402</v>
       </c>
       <c r="D70" t="s">
-        <v>571</v>
+        <v>687</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>572</v>
+        <v>688</v>
       </c>
       <c r="B71" t="s">
-        <v>573</v>
+        <v>689</v>
       </c>
       <c r="C71" t="s">
-        <v>348</v>
+        <v>406</v>
       </c>
       <c r="D71" t="s">
-        <v>574</v>
+        <v>690</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>575</v>
+        <v>691</v>
       </c>
       <c r="B72" t="s">
-        <v>576</v>
+        <v>692</v>
       </c>
       <c r="C72" t="s">
-        <v>348</v>
+        <v>406</v>
       </c>
       <c r="D72" t="s">
-        <v>577</v>
+        <v>693</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>578</v>
+        <v>694</v>
       </c>
       <c r="B73" t="s">
-        <v>579</v>
+        <v>695</v>
       </c>
       <c r="C73" t="s">
-        <v>348</v>
+        <v>406</v>
       </c>
       <c r="D73" t="s">
-        <v>580</v>
+        <v>696</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>581</v>
+        <v>697</v>
       </c>
       <c r="B74" t="s">
-        <v>582</v>
+        <v>698</v>
       </c>
       <c r="C74" t="s">
-        <v>353</v>
+        <v>411</v>
       </c>
       <c r="D74" t="s">
-        <v>583</v>
+        <v>699</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>584</v>
+        <v>700</v>
       </c>
       <c r="B75" t="s">
-        <v>585</v>
+        <v>701</v>
       </c>
       <c r="C75" t="s">
-        <v>353</v>
+        <v>411</v>
       </c>
       <c r="D75" t="s">
-        <v>586</v>
+        <v>702</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>587</v>
+        <v>703</v>
       </c>
       <c r="B76" t="s">
-        <v>588</v>
+        <v>704</v>
       </c>
       <c r="C76" t="s">
-        <v>353</v>
+        <v>411</v>
       </c>
       <c r="D76" t="s">
-        <v>589</v>
+        <v>705</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>590</v>
+        <v>706</v>
       </c>
       <c r="B77" t="s">
-        <v>591</v>
+        <v>707</v>
       </c>
       <c r="C77" t="s">
-        <v>353</v>
+        <v>411</v>
       </c>
       <c r="D77" t="s">
-        <v>592</v>
+        <v>708</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>593</v>
+        <v>709</v>
       </c>
       <c r="B78" t="s">
-        <v>594</v>
+        <v>710</v>
       </c>
       <c r="C78" t="s">
-        <v>353</v>
+        <v>411</v>
       </c>
       <c r="D78" t="s">
-        <v>595</v>
+        <v>711</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>596</v>
+        <v>712</v>
       </c>
       <c r="B79" t="s">
-        <v>597</v>
+        <v>713</v>
       </c>
       <c r="C79" t="s">
-        <v>357</v>
+        <v>415</v>
       </c>
       <c r="D79" t="s">
-        <v>598</v>
+        <v>714</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>715</v>
+      </c>
+      <c r="B80" t="s">
+        <v>716</v>
+      </c>
+      <c r="C80" t="s">
+        <v>423</v>
+      </c>
+      <c r="D80" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>718</v>
+      </c>
+      <c r="B81" t="s">
+        <v>719</v>
+      </c>
+      <c r="C81" t="s">
+        <v>423</v>
+      </c>
+      <c r="D81" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>721</v>
+      </c>
+      <c r="B82" t="s">
+        <v>722</v>
+      </c>
+      <c r="C82" t="s">
+        <v>423</v>
+      </c>
+      <c r="D82" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>724</v>
+      </c>
+      <c r="B83" t="s">
+        <v>725</v>
+      </c>
+      <c r="C83" t="s">
+        <v>423</v>
+      </c>
+      <c r="D83" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>727</v>
+      </c>
+      <c r="B84" t="s">
+        <v>728</v>
+      </c>
+      <c r="C84" t="s">
+        <v>423</v>
+      </c>
+      <c r="D84" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>730</v>
+      </c>
+      <c r="B85" t="s">
+        <v>731</v>
+      </c>
+      <c r="C85" t="s">
+        <v>423</v>
+      </c>
+      <c r="D85" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>733</v>
+      </c>
+      <c r="B86" t="s">
+        <v>734</v>
+      </c>
+      <c r="C86" t="s">
+        <v>419</v>
+      </c>
+      <c r="D86" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>736</v>
+      </c>
+      <c r="B87" t="s">
+        <v>737</v>
+      </c>
+      <c r="C87" t="s">
+        <v>419</v>
+      </c>
+      <c r="D87" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>739</v>
+      </c>
+      <c r="B88" t="s">
+        <v>740</v>
+      </c>
+      <c r="C88" t="s">
+        <v>419</v>
+      </c>
+      <c r="D88" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>742</v>
+      </c>
+      <c r="B89" t="s">
+        <v>743</v>
+      </c>
+      <c r="C89" t="s">
+        <v>431</v>
+      </c>
+      <c r="D89" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>745</v>
+      </c>
+      <c r="B90" t="s">
+        <v>746</v>
+      </c>
+      <c r="C90" t="s">
+        <v>431</v>
+      </c>
+      <c r="D90" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>748</v>
+      </c>
+      <c r="B91" t="s">
+        <v>749</v>
+      </c>
+      <c r="C91" t="s">
+        <v>431</v>
+      </c>
+      <c r="D91" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>751</v>
+      </c>
+      <c r="B92" t="s">
+        <v>752</v>
+      </c>
+      <c r="C92" t="s">
+        <v>434</v>
+      </c>
+      <c r="D92" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>754</v>
+      </c>
+      <c r="B93" t="s">
+        <v>755</v>
+      </c>
+      <c r="C93" t="s">
+        <v>434</v>
+      </c>
+      <c r="D93" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>757</v>
+      </c>
+      <c r="B94" t="s">
+        <v>758</v>
+      </c>
+      <c r="C94" t="s">
+        <v>434</v>
+      </c>
+      <c r="D94" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>760</v>
+      </c>
+      <c r="B95" t="s">
+        <v>761</v>
+      </c>
+      <c r="C95" t="s">
+        <v>434</v>
+      </c>
+      <c r="D95" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>763</v>
+      </c>
+      <c r="B96" t="s">
+        <v>764</v>
+      </c>
+      <c r="C96" t="s">
+        <v>434</v>
+      </c>
+      <c r="D96" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>766</v>
+      </c>
+      <c r="B97" t="s">
+        <v>767</v>
+      </c>
+      <c r="C97" t="s">
+        <v>434</v>
+      </c>
+      <c r="D97" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>769</v>
+      </c>
+      <c r="B98" t="s">
+        <v>770</v>
+      </c>
+      <c r="C98" t="s">
+        <v>434</v>
+      </c>
+      <c r="D98" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>772</v>
+      </c>
+      <c r="B99" t="s">
+        <v>773</v>
+      </c>
+      <c r="C99" t="s">
+        <v>434</v>
+      </c>
+      <c r="D99" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>775</v>
+      </c>
+      <c r="B100" t="s">
+        <v>776</v>
+      </c>
+      <c r="C100" t="s">
+        <v>434</v>
+      </c>
+      <c r="D100" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>778</v>
+      </c>
+      <c r="B101" t="s">
+        <v>779</v>
+      </c>
+      <c r="C101" t="s">
+        <v>434</v>
+      </c>
+      <c r="D101" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>781</v>
+      </c>
+      <c r="B102" t="s">
+        <v>782</v>
+      </c>
+      <c r="C102" t="s">
+        <v>434</v>
+      </c>
+      <c r="D102" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>784</v>
+      </c>
+      <c r="B103" t="s">
+        <v>785</v>
+      </c>
+      <c r="C103" t="s">
+        <v>442</v>
+      </c>
+      <c r="D103" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>787</v>
+      </c>
+      <c r="B104" t="s">
+        <v>788</v>
+      </c>
+      <c r="C104" t="s">
+        <v>442</v>
+      </c>
+      <c r="D104" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>790</v>
+      </c>
+      <c r="B105" t="s">
+        <v>791</v>
+      </c>
+      <c r="C105" t="s">
+        <v>438</v>
+      </c>
+      <c r="D105" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>793</v>
+      </c>
+      <c r="B106" t="s">
+        <v>794</v>
+      </c>
+      <c r="C106" t="s">
+        <v>438</v>
+      </c>
+      <c r="D106" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>796</v>
+      </c>
+      <c r="B107" t="s">
+        <v>797</v>
+      </c>
+      <c r="C107" t="s">
+        <v>438</v>
+      </c>
+      <c r="D107" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>799</v>
+      </c>
+      <c r="B108" t="s">
+        <v>800</v>
+      </c>
+      <c r="C108" t="s">
+        <v>438</v>
+      </c>
+      <c r="D108" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>802</v>
+      </c>
+      <c r="B109" t="s">
+        <v>803</v>
+      </c>
+      <c r="C109" t="s">
+        <v>447</v>
+      </c>
+      <c r="D109" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>805</v>
+      </c>
+      <c r="B110" t="s">
+        <v>806</v>
+      </c>
+      <c r="C110" t="s">
+        <v>447</v>
+      </c>
+      <c r="D110" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>808</v>
+      </c>
+      <c r="B111" t="s">
+        <v>809</v>
+      </c>
+      <c r="C111" t="s">
+        <v>447</v>
+      </c>
+      <c r="D111" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>811</v>
+      </c>
+      <c r="B112" t="s">
+        <v>812</v>
+      </c>
+      <c r="C112" t="s">
+        <v>377</v>
+      </c>
+      <c r="D112" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>814</v>
+      </c>
+      <c r="B113" t="s">
+        <v>815</v>
+      </c>
+      <c r="C113" t="s">
+        <v>471</v>
+      </c>
+      <c r="D113" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>817</v>
+      </c>
+      <c r="B114" t="s">
+        <v>818</v>
+      </c>
+      <c r="C114" t="s">
+        <v>471</v>
+      </c>
+      <c r="D114" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>820</v>
+      </c>
+      <c r="B115" t="s">
+        <v>821</v>
+      </c>
+      <c r="C115" t="s">
+        <v>471</v>
+      </c>
+      <c r="D115" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>823</v>
+      </c>
+      <c r="B116" t="s">
+        <v>824</v>
+      </c>
+      <c r="C116" t="s">
+        <v>471</v>
+      </c>
+      <c r="D116" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>826</v>
+      </c>
+      <c r="B117" t="s">
+        <v>827</v>
+      </c>
+      <c r="C117" t="s">
+        <v>471</v>
+      </c>
+      <c r="D117" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>829</v>
+      </c>
+      <c r="B118" t="s">
+        <v>830</v>
+      </c>
+      <c r="C118" t="s">
+        <v>471</v>
+      </c>
+      <c r="D118" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>832</v>
+      </c>
+      <c r="B119" t="s">
+        <v>833</v>
+      </c>
+      <c r="C119" t="s">
+        <v>451</v>
+      </c>
+      <c r="D119" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>835</v>
+      </c>
+      <c r="B120" t="s">
+        <v>836</v>
+      </c>
+      <c r="C120" t="s">
+        <v>451</v>
+      </c>
+      <c r="D120" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>838</v>
+      </c>
+      <c r="B121" t="s">
+        <v>839</v>
+      </c>
+      <c r="C121" t="s">
+        <v>451</v>
+      </c>
+      <c r="D121" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>841</v>
+      </c>
+      <c r="B122" t="s">
+        <v>842</v>
+      </c>
+      <c r="C122" t="s">
+        <v>456</v>
+      </c>
+      <c r="D122" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>844</v>
+      </c>
+      <c r="B123" t="s">
+        <v>845</v>
+      </c>
+      <c r="C123" t="s">
+        <v>456</v>
+      </c>
+      <c r="D123" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>847</v>
+      </c>
+      <c r="B124" t="s">
+        <v>848</v>
+      </c>
+      <c r="C124" t="s">
+        <v>456</v>
+      </c>
+      <c r="D124" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>850</v>
+      </c>
+      <c r="B125" t="s">
+        <v>851</v>
+      </c>
+      <c r="C125" t="s">
+        <v>456</v>
+      </c>
+      <c r="D125" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>853</v>
+      </c>
+      <c r="B126" t="s">
+        <v>854</v>
+      </c>
+      <c r="C126" t="s">
+        <v>471</v>
+      </c>
+      <c r="D126" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>856</v>
+      </c>
+      <c r="B127" t="s">
+        <v>857</v>
+      </c>
+      <c r="C127" t="s">
+        <v>471</v>
+      </c>
+      <c r="D127" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>859</v>
+      </c>
+      <c r="B128" t="s">
+        <v>860</v>
+      </c>
+      <c r="C128" t="s">
+        <v>464</v>
+      </c>
+      <c r="D128" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>862</v>
+      </c>
+      <c r="B129" t="s">
+        <v>863</v>
+      </c>
+      <c r="C129" t="s">
+        <v>464</v>
+      </c>
+      <c r="D129" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>865</v>
+      </c>
+      <c r="B130" t="s">
+        <v>866</v>
+      </c>
+      <c r="C130" t="s">
+        <v>468</v>
+      </c>
+      <c r="D130" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>868</v>
+      </c>
+      <c r="B131" t="s">
+        <v>869</v>
+      </c>
+      <c r="C131" t="s">
+        <v>468</v>
+      </c>
+      <c r="D131" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>871</v>
+      </c>
+      <c r="B132" t="s">
+        <v>872</v>
+      </c>
+      <c r="C132" t="s">
+        <v>468</v>
+      </c>
+      <c r="D132" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>874</v>
+      </c>
+      <c r="B133" t="s">
+        <v>875</v>
+      </c>
+      <c r="C133" t="s">
+        <v>468</v>
+      </c>
+      <c r="D133" t="s">
+        <v>876</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B4"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>599</v>
+        <v>877</v>
       </c>
       <c r="B1" t="s">
-        <v>600</v>
+        <v>878</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>601</v>
+        <v>879</v>
       </c>
       <c r="B2">
-        <v>43</v>
+        <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>602</v>
+        <v>880</v>
       </c>
       <c r="B3">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>603</v>
+        <v>881</v>
       </c>
       <c r="B4">
-        <v>78</v>
+        <v>132</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">